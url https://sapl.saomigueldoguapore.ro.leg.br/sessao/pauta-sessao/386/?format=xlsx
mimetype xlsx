--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -84,51 +84,51 @@
   <si>
     <t>Autoriza o Poder Executivo a Abrir CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento Vigente, no valor de R$ 223.000,00, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
   </si>
   <si>
     <t>Emenda da Comissão de Justiça e Redação nº 1 de 2026</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>Emenda MODIFICATIVA ao ARTIGO 1 e SÚMULA do projeto nº 010/2026 (SAPL) que "Autoriza o Poder Executivo a Realizar ,REFORMULAÇÃO ADMINISTRATIVA ao Orçamento Vigente, por meio de TRANSPOSIÇÃO, no valor de R$ 350.000,00, e dá outras providências."</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 10 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Realizar ,REFORMULAÇÃO ADMINISTRATIVA ao Orçamento Vigente, por meio de TRANSPOSIÇÃO, no valor de R$ 350.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 11 de 2026</t>
   </si>
   <si>
     <t>Celma Mesabarba</t>
   </si>
   <si>
-    <t>Requer moção de aplausos a Sra. Iracema Costa de Souza.</t>
+    <t>Requerimento 37 de autoria do Vereadora Celma Mesabarba Silva – UNIÃO BRASIL. 1-Título: MOÇÃO DE APLAUSOS à a Sra. Iracema Costa de Souza.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 2.524/2025, DE 23 DE DEZEMBRO DE 2025, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 20 de 2026</t>
   </si>
   <si>
     <t>Modifica a Lei n° 471/2003 que "Dispõe sobre a Estrutura Organizacional e o Plano de Cargos Carreira e Salários da Câmara Municipal de São Miguel do Guaporé e dá Outras Providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>