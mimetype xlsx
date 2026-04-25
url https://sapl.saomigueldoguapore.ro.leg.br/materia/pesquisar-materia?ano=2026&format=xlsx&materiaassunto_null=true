--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -10,92 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="529">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>Jair Silva Gomes</t>
+    <t>Jair Top Car</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2721/indicacao_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de cumprimento da lei municipal n° 2413/2025, que dispõe sobre "DISCIPLINA A TAXA DE SERVIÇO DE COLETA E TRANSPORTE DE LIXO INSTITUÍDO PELA LEI 2169/2022 - CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica a realização "tapa-buraco" localizada entre a Rua Itaúba com a Juscelino Kubitschek, próximo ao CRÁS, bairro Planalto, neste Município de São Miguel do Guaporé - RO.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -423,50 +423,284 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mário Cézar Ferreira</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2771/indicacao_029-2026.pdf</t>
   </si>
   <si>
     <t>Indica realização de atendimento médico e de enfermagem no lar dos idosos no município.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2772/indicacao_030-2026.pdf</t>
   </si>
   <si>
     <t>Indica o reparo na iluminação pública na rua José Lourenço da Silva e nos bairros: Novo Oriente e Loteamento Irene.</t>
   </si>
   <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o encaminhamento para atendimento especializado nas áreas de fonoaudiologia, terapia ocupacional, psicologia, neuropediatria, psicopedagogia e fisioterapia.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a destinção de terreno para a construção da sede da Associação GEA - Associação de Apoio às pessoas com Transtorno do Espectro Autista.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2785/indicacao_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o cumprimento do decreto n° 508 de 04 de setembro de 2018 e legislações correlatas.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Poder Executivo, a realização de limpeza e manutenção de um córrego localizado na área urbana da cidade, próximo ao comercio do Soares radiadores.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Poder Executivo a necessidade, com urgência, o reparo da cobertura da Farmácia Básica do município, localizada na Rua Valdemar Coelho n° 2340, bairro Cristo Rei.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Poder Executivo que determine junto à Secretaria competente, a realização de serviços de patrolamento na seguintes avenidas: Aeroporto, Filadélfia e Aymoré.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a  manutenção da Rua que dá acesso ao loteamento cidade Jardim Dom Pedro II, especificamente a via localizada na lateral do presídio.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção com patrolamento da avenida Aeroporto, bairro Planalto, via situada atrás do ginásio.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a revitalização e manutenção de estrada rural, localizada na  linha 78, km 25.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de serviços paliativos nas áreas sem pavimentação do Distrito de Santana do Guaporé.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de serviços paliativos e assistência em vias urbanas do município.</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2813/indicacao_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realização de serviços paliativos e em seguida o patrolamento nas estradas rurais das linhas do município.</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2814/indicacao_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de serviços paliativos e assistência em todos os travessões do município.</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2818/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de recuperação/reconstrução de ponte na linha 86 norte.</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalação de quebra-molas em ponto escolar localizado na rua Dom Pedro II com a Avenida Aimoré.</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Negão da Resenha</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de uma rede de iluminação pública no bosque localizado no bairro Boa Esperança, no loteamento Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Genivaldo Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de redutores de velocidade (Quebra-Molas) na Rua Dom Pedro II (Centro).</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o patrolamento nos travessões Cristo Rei e Canaã.</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de reparos na cobertura da quadra poliesportiva da EMEIEF Cândido Portinari, localizada na linha 82 Sul, zona rural do município.</t>
+  </si>
+  <si>
     <t>2713</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2713/projeto_de_lei_01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa da exigência do certificado de consclusão de obra (Habite-se) para a concessão de alvará de funcionamento para atividades de baixo e médio risco, visando à desburocratização e o fomento econômico no município.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2715/projeto_de_lei_-_06_-_credito_adicional_suplementar_-_superavit.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento Vigente, no valor de R$ 200.000,00, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
@@ -561,54 +795,267 @@
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE DISPONIBILIDADE AO CONSELHO TUTELAR – GDCT, DESTINADA AOS SERVIDORES OCUPANTES DO CARGO DE MOTORISTA DESIGNADOS PARA ATENDIMENTO ÀS DEMANDAS DO CONSELHO TUTELAR DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2767/pl_-_003-2026_-_projeto_de_lei_fiscal_de_contrato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO AOS SERVIDORES DESIGNADOS PARA EXERCER AS FUNÇÕES DE GESTOR DE CONTRATO E FISCAL DE CONTRATO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE SÃO MIGUEL DO GUAPORÉ, ESTABELECE CRITÉRIOS OBJETIVOS, LIMITES E CONDIÇÕES PARA SUA CONCESSÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2768/projeto_de_lei_14-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do regime de plantão e dos intervalos mínimos de descanso dos servidores públicos municipais lotados na Unidade Mista de Saúde do Município de São Miguel do Guaporé/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_lei_12-2026_-__terceirizacao_hospital.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A CONTRATAÇÃO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ, DE SERVIÇOS TERCEIRIZADOS E CONTINUADOS, COM OU SEM PREDOMINÂNCIA DE MÃO DE OBRA, ESTABELECE LIMITES MATERIAIS E PROCEDIMENTAIS, DISCIPLINA A GOVERNANÇA E A FISCALIZAÇÃO CONTRATUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_lei_12-2026_-__gestao_hospitalar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_13-2026_-_caixa_economica_para_alteracao.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 2.524/2025, DE 23 DE DEZEMBRO DE 2025, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2774/projeto_de_lei_14-2026_-_homologacao_-_calculo_2026-_aporte_mensal.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Dispõe sobre o Plano de Amortização para o equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social (RPPS) do Município de São Miguel do Guaporé – IPMSMG, referente ao exercício de 2026.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2775/projeto_de_lei_15-2026_-_altera_a_redacao_do_art._8o_da_lei_municipal_no_2.347.2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 8º da Lei Municipal nº 2.347/2024, que dispõe sobre a oferta e o custeio da alimentação escolar nas escolas públicas municipais de São Miguel do Guaporé – RO.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2776/projeto_de_lei_16.2026_-_que_altera_dispositivos_da_lei_ordinaria_no_1.651_de_12_de_julho_de_2016_pafem.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Ordinária nº 1.651, de 12 de julho de 2016, que dispõe sobre o Programa de Apoio Financeiro às Escolas – PAFEM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2779/projeto_de_lei_20-26.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a Lei n° 471/2003 que "Dispõe sobre a Estrutura Organizacional e o Plano de Cargos Carreira e Salários da Câmara Municipal de São Miguel do Guaporé e dá Outras Providências".</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2781/projeto_de_lei_21-26.pdf</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Municipal nº 2.485, de 06 de outubro de 2025, que dispõe sobre a qualificação de entidades como organizações sociais e regulamenta as parcerias entre a Administração Pública Municipal e as Organizações da Sociedade Civil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2784/projeto_de_lei__19._2026__condominios_-.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento do solo urbano na modalidade de condomínio de lotes, estabelece parâmetros urbanísticos, regras de implantação, infraestrutura obrigatória, procedimento de aprovação e dá outras providências</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2786/projeto_de_lei_-15-_credito_especial_-_recurso_vinculado..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 4.233.824,00, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2787/projeto_de_lei__18_-_credito_especial_-_superavit.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 609.855,36, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_-16-_credito_especial_-_recurso_vinculado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 4.000.000,00, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2789/projeto_de_lei_-17_-_credito_especial_-_anulacao_de_dotacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 29.025,66, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2791/projeto_de_lei_21-2026_-_concede_anistia_parcial_de_multas_e_juros.pdf</t>
+  </si>
+  <si>
+    <t>Concede anistia parcial de multas e dispensa dos juros aos contribuintes e devedores da fazenda Municipal de São Miguel do Guaporé relativos aos créditos tributários e não tributários vencidos até 31 de dezembro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2790/projeto_de_lei_20-2026_-_reforma_do_regime_proprio_da_previdencia.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Reforma do Regime Próprio de Previdência no Município de São Miguel do Guaporé-RO, conforme determina a emenda constitucional nº 103/19, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2802/projeto_de_lei_22-2026_-abertura_de_credito_especial_no_orcamento_para_2026..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2026, inclusão nas Diretrizes Orçamentária para 2026, e inclusão no Plano Plurianual 2026-2029 do Município de São Miguel do Guaporé"</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2803/projeto_de_lei_23-2026_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_especial_no_orcamento.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2026, inclusão nas Diretrizes Orçamentária para 2026, e inclusão no Plano Plurianual 2026-2029 do Município de São Miguel do Guaporé."</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2807/projeto_de_lei_no_27.2026_-_secretaria_de_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 202/1997 para criar o cargo em comissão de Gerente Geral e os cargos em comissão de Coordenador de Obras Rurais na Secretaria Municipal de Agricultura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2808/projeto_de_lei__24_-_credito_especial_-_superavit.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 3.084.570,55, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2809/projeto_de_lei_-25-_credito_especial_-_recurso_vinculado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 892.359,84, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2810/projeto_de_lei_-26-_credito_especial_-__anulacao_de_dotacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO ESPECIAL ao Orçamento Vigente, no valor de R$ 148.456,44, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei_29.2026_-_que_altera_a_lei_2523_criando_cargos.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 2.523/2025 para criar cargos em comissão nas Secretarias Municipais de Trabalho e Ação Social e de Saúde, e dá outras providências”,</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2862/projeto_de_lei__28_-_credito_suplementar_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a Abrir CRÉDITO SUPLEMENTAR ao Orçamento Vigente, no valor de R$ 380.000,00, conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2865/projeto_de_lei_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Especial no Orçamento para 2026, inclusão nas Diretrizes Orçamentária para 2026, e inclusão no Plano Plurianual 2026-2029 do Município de São Miguel do Guaporé.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2866/projeto_de_lei_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2867/projeto_de_lei_34.2026_-__revogando_as_leis_de_porteira_adentro_da_agricultura_revisado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal +Mais Produção, integra ações ao Programa de Aquisição de Alimentos – PAA, disciplina a prestação de serviços com maquinário público mediante contrapartida, consolida e revoga legislação municipal anterior sobre a matéria, e dá outras providências no Município de São Miguel do Guaporé – RO</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2714/resolucao_legislativa_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Fixa as datas para realização das reuniões ordinárias da Câmara Municipal de São Miguel do Guaporé/RO para o exercício de 2026.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -634,53 +1081,50 @@
   </si>
   <si>
     <t>Requerimento de 5 à 8 de autoria do Vereador Arilson Valério da Silva – MDB._x000D_
 _x000D_
 1-Título: MOÇÃO DE APLAUSOS ao Sr. Nilton Cassemiro Campos._x000D_
 2-Título: MOÇÃO DE APLAUSOS à Sra. Illiete Caragnatto._x000D_
 3-Título: MOÇÃO DE APLAUSOS ao Sr. Tiago Marques da Silva._x000D_
 4-Título: MOÇÃO DE APLAUSOS ao Sr. Sebastião Costa Carneiro.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de 9 à 12 de autoria do Vereador Mario Cézar Gomes Ferreira – MDB._x000D_
 _x000D_
 1-Título: MOÇÃO DE APLAUSOS ao Sr. Rodrigo Martins Lima._x000D_
 2-Título: MOÇÃO DE APLAUSOS à Sra. Maria Serli Lopes._x000D_
 3-Título: MOÇÃO DE APLAUSOS ao Sr. Junior da Silva Tavares._x000D_
 4-Título: MOÇÃO DE APLAUSOS ao Sr. Adão Rodrigues Correia.</t>
   </si>
   <si>
     <t>2736</t>
-  </si>
-[...1 lines deleted...]
-    <t>Genivaldo Martins</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/requerimento_004-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento de 13 à 16 de autoria do Vereador Genivaldo Martins da Silva – PODEMOS._x000D_
 _x000D_
 1-Título: MOÇÃO DE APLAUSOS ao Pr. Dirceu Marques Brandão._x000D_
 2-Título: MOÇÃO DE APLAUSOS ao Sr. Moacir dos Santos._x000D_
 3-Título: MOÇÃO DE APLAUSOS ao Sr. Lucas Teixeira Lima._x000D_
 4-Título: POLÍTICO DESTAQUE à Deputada Federal Silvia Cristina Chagas.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/requerimento_005-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento de 17 à 20 de autoria do Vereador Remy Cardoso Xavier – PODEMOS._x000D_
 _x000D_
 1-Título: MOÇÃO DE APLAUSOS ao Sr. Roberto Teixeira da Silva._x000D_
 2-Título: MOÇÃO DE APLAUSOS à Sra. Ecília Crispim de Souza Amorim._x000D_
 3-Título: MOÇÃO DE APLAUSOS à Sra. Kátia Ferreira._x000D_
 4-Título: MOÇÃO DE APLAUSOS ao Sr. Ilson José Nunes.</t>
@@ -732,84 +1176,513 @@
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/requerimento_009-2026.pdf</t>
   </si>
   <si>
     <t>Requerimento de 33 à 36 de autoria do Vereador Luiz Aparecido Rimualdo – DEMOCRACIA CRISTÃ._x000D_
 _x000D_
 1-Título: MOÇÃO DE APLAUSOS ao Sr. Clovis Roque Kolln._x000D_
 2-Título: MOÇÃO DE APLAUSOS ao Sr. Francisco Jerônimo de Araújo._x000D_
 3-Título: MOÇÃO DE APLAUSOS ao Sr. Thiago Nogueira._x000D_
 4-Título: MOÇÃO DE APLAUSOS ao Sr. Expedito Calixto.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_010-2026.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação de relatório semestral de autoria, controle interno e segurança das movimentações financeiras do município.</t>
   </si>
   <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer moção de aplausos a Sra. Iracema Costa de Souza.</t>
+  </si>
+  <si>
     <t>2769</t>
   </si>
   <si>
     <t>ATPL</t>
   </si>
   <si>
     <t>Anteprojeto de lei</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2769/anteprojeto_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento do Imposto Predial e Territorial Urbano - IPTU aos imóveis localizados em vias públicas não pavimentadas no Minicípio de São Miguel do Guaporé e Distritos, e dá outras providências.</t>
   </si>
   <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2793/anteprojeto_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2794/anteprojeto_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o tratamento diferenciado e favorecido a ser dispensado às microempresas, empresas de pequeno porte, microempreendedores individuais e agricultores familiares, no âmbito do Município, em conformidade com as normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte, aplicável às compras públicas municipais.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2795/anteprojeto_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dipõe sobre regulamentação municipal da lei federal n° 15.250/2025, e da outras providências.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>ECJR</t>
+  </si>
+  <si>
+    <t>Emenda da Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2777/parecer_plo_010-2026_jr_com_emenda_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>Emenda MODIFICATIVA ao ARTIGO 1 e SÚMULA do projeto nº 010/2026 (SAPL) que "Autoriza o Poder Executivo a Realizar ,REFORMULAÇÃO ADMINISTRATIVA ao Orçamento Vigente, por meio de TRANSPOSIÇÃO, no valor de R$ 350.000,00, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_plo_09-2026_jr_com_emenda_modificativa_e_aditiva.pdf</t>
+  </si>
+  <si>
+    <t>Emenda MODIFICATIVA ao ARTIGO 1, 2 e SÚMULA + emenda ADITIVA ao ARTIGO 7 e 8 ao projeto nº 009/2026 (SAPL) que "Autoriza o Poder Executivo Municipal a adquirir imóvel urbano ou rural, mediante chamamento público, destinado à ampliação do cemitério municipal, fixa critérios mínimos de área e valor máximo, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2815/parecer_plo_012-2026_jr_com_emenda_supressiva_e_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>Emenda MODIFICATIVA A SÚMULA + emenda SUPRESSIVA ao ARTIGO 10 ao projeto nº 012/2026 (SAPL) que "INSTITUI A GRATIFICAÇÃO DE DISPONIBILIDADE AO CONSELHO TUTELAR – GDCT, DESTINADA AOS SERVIDORES OCUPANTES DO CARGO DE MOTORISTA DESIGNADOS PARA ATENDIMENTO ÀS DEMANDAS DO CONSELHO TUTELAR DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2816/parecer_plo_012-2026_jr_com_emenda_supressiva_e_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>Emenda MODIFICATIVA A SÚMULA do projeto nº 012/2026 (SAPL) que "INSTITUI A GRATIFICAÇÃO DE DISPONIBILIDADE AO CONSELHO TUTELAR – GDCT, DESTINADA AOS SERVIDORES OCUPANTES DO CARGO DE MOTORISTA DESIGNADOS PARA ATENDIMENTO ÀS DEMANDAS DO CONSELHO TUTELAR DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2817/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA a SUMULA do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2822/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 1 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2823/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 2, INCISO I do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2824/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 3, INCISO III do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2825/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 4 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2826/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 5 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2827/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 6 (antigo art. 5º) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2828/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 7 (antigo art. 6º) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2829/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 8 (antigo art. 7º, inciso I) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2830/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao NOVO ARTIGO 9 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2831/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 10, INCISO I,II,III,IV (ANTIGO ART 8º) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2832/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 11, (ANTIGO ART 9º) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2833/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 11, (INCISO VII) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2834/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 12, INCISO IV, (ANTIGO ART 10º, INCISO IV) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2835/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 13, INCISO I, (ANTIGO ART 11º, INCISO I) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2836/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 13, INCISO VIII do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 14, § 1°, INCISO I, II (ANTIGO ART. 12, INCISO I, II) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2838/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 14, § 3° do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2839/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 15, INCISO VI (ANTIGO ART. 13 INCISO VI) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2840/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA ao ARTIGO 19, § 3° (ANTIGO ART. 17) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2841/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 20, INCISO IV (ANTIGO ART. 18, INCISO IV) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA ao ARTIGO 21 (ANTIGO ART. 20) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2843/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA ao ARTIGO 23 (ANTIGO ART. 22) do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 25 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 26 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 27 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2847/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 28 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2848/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 29 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2849/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 30 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2850/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 31 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2852/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 32 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2853/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 33 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 34 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 35 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 36 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 37 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2858/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 38 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2859/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 39 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2860/parecer_plo_015-2026_jr_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA ao ARTIGO 40 do projeto nº 015/2026 (SAPL) que "Dispõe sobre a contratação, no âmbito da Administração Pública Direta e Indireta do Município de São Miguel do Guaporé, de serviços de gestão hospitalar, com ou sem predominância de mão de obra, estabelece limites materiais e procedimentais, disciplina a governança e a fiscalização contratual, e dá outras providências."</t>
+  </si>
+  <si>
     <t>2720</t>
   </si>
   <si>
     <t>VLO</t>
   </si>
   <si>
     <t>VETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2720/mensagem_ao_veto_01-26_veto_parcial_a__lei_2521-26.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2720/veto_01-26_veto_parcial_a__lei_2521-26.pdf</t>
   </si>
   <si>
     <t>Veto parcial a lei municipal 2521/2026, que "Altera a Lei n° 2.186, de 04 de julho de 2022 que dispõe sobre o novo código ambiental do município de São Miguel do Guaporé-RO, e dá outras providências."</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/mensagem_ao_veto_0226_-_veto_total_a_lei_2529-26.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/veto_02-26__veto_total_a_lei_2529-26.pdf</t>
   </si>
   <si>
     <t>Veto total a lei municipal 2529/2026, que "Dispõe sobre a adequação da jornada de trabalho e readaptação funcional dos agentes comunitários de saúde (ACS) e dos agentes de combate às endemias (ACE), por motivo de saúde, sem prejuízo da remuneração, e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1116,66 +1989,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2721/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2723/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2724/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2730/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2751/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2753/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2754/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2755/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2756/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2757/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2758/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2759/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2771/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2772/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2713/projeto_de_lei_01-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2715/projeto_de_lei_-_06_-_credito_adicional_suplementar_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2716/projeto_de_lei_001_-_2026_-_institui_o_suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2717/projeto_de_lei_-04_-_credito_especial_-_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2718/projeto_de_lei_-05_-_credito_especial_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2719/projeto_de_lei_-07_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2727/projeto_lei_09.2026_-_ppps.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2728/projeto_de_lei__08_-_credito_adicional_suplementar_-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2732/projeto_de_lei_11.2026__-_compra_area_para_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2761/projeto_de_lei_-10-_reformulacao_administrativa_ao_orcamento_vigente_por_meio_de_transposicao_no_valor_de_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2764/projeto_de_lei_11-26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_002-2026_projeto_de_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2767/pl_-_003-2026_-_projeto_de_lei_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2768/projeto_de_lei_14-26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_lei_12-2026_-__terceirizacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2714/resolucao_legislativa_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2769/anteprojeto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2720/mensagem_ao_veto_01-26_veto_parcial_a__lei_2521-26.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/mensagem_ao_veto_0226_-_veto_total_a_lei_2529-26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2721/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2722/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2723/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2724/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2730/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2731/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2748/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2751/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2753/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2754/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2755/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2756/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2757/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2758/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2759/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2771/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2772/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2782/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2783/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2785/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2813/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2814/indicacao_043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2818/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2819/indicacao_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2820/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2821/indicacao_047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2713/projeto_de_lei_01-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2715/projeto_de_lei_-_06_-_credito_adicional_suplementar_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2716/projeto_de_lei_001_-_2026_-_institui_o_suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2717/projeto_de_lei_-04_-_credito_especial_-_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2718/projeto_de_lei_-05_-_credito_especial_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2719/projeto_de_lei_-07_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2727/projeto_lei_09.2026_-_ppps.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2728/projeto_de_lei__08_-_credito_adicional_suplementar_-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2732/projeto_de_lei_11.2026__-_compra_area_para_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2761/projeto_de_lei_-10-_reformulacao_administrativa_ao_orcamento_vigente_por_meio_de_transposicao_no_valor_de_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2764/projeto_de_lei_11-26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_002-2026_projeto_de_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2767/pl_-_003-2026_-_projeto_de_lei_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2768/projeto_de_lei_14-26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/projeto_lei_12-2026_-__gestao_hospitalar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2773/projeto_de_lei_13-2026_-_caixa_economica_para_alteracao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2774/projeto_de_lei_14-2026_-_homologacao_-_calculo_2026-_aporte_mensal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2775/projeto_de_lei_15-2026_-_altera_a_redacao_do_art._8o_da_lei_municipal_no_2.347.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2776/projeto_de_lei_16.2026_-_que_altera_dispositivos_da_lei_ordinaria_no_1.651_de_12_de_julho_de_2016_pafem.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2779/projeto_de_lei_20-26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2781/projeto_de_lei_21-26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2784/projeto_de_lei__19._2026__condominios_-.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2786/projeto_de_lei_-15-_credito_especial_-_recurso_vinculado..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2787/projeto_de_lei__18_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2788/projeto_de_lei_-16-_credito_especial_-_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2789/projeto_de_lei_-17_-_credito_especial_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2791/projeto_de_lei_21-2026_-_concede_anistia_parcial_de_multas_e_juros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2790/projeto_de_lei_20-2026_-_reforma_do_regime_proprio_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2802/projeto_de_lei_22-2026_-abertura_de_credito_especial_no_orcamento_para_2026..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2803/projeto_de_lei_23-2026_-_autoriza_o_executivo_municipal_a_efetuar_a_abertura_de_credito_especial_no_orcamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2807/projeto_de_lei_no_27.2026_-_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2808/projeto_de_lei__24_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2809/projeto_de_lei_-25-_credito_especial_-_recurso_vinculado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2810/projeto_de_lei_-26-_credito_especial_-__anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei_29.2026_-_que_altera_a_lei_2523_criando_cargos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2862/projeto_de_lei__28_-_credito_suplementar_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2865/projeto_de_lei_32-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2866/projeto_de_lei_33-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2867/projeto_de_lei_34.2026_-__revogando_as_leis_de_porteira_adentro_da_agricultura_revisado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2714/resolucao_legislativa_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2769/anteprojeto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2793/anteprojeto_002-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2794/anteprojeto_003-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2795/anteprojeto_004-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2777/parecer_plo_010-2026_jr_com_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_plo_09-2026_jr_com_emenda_modificativa_e_aditiva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2815/parecer_plo_012-2026_jr_com_emenda_supressiva_e_modificativa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2816/parecer_plo_012-2026_jr_com_emenda_supressiva_e_modificativa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2817/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2822/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2823/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2824/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2825/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2826/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2827/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2828/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2829/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2830/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2831/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2832/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2833/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2834/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2835/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2836/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2838/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2839/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2840/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2841/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2843/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2847/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2848/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2849/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2850/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2852/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2853/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2858/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2859/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2860/parecer_plo_015-2026_jr_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2720/veto_01-26_veto_parcial_a__lei_2521-26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/veto_02-26__veto_total_a_lei_2529-26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H60"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="199.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1950,782 +2823,3116 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H31" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>142</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>146</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>143</v>
+        <v>30</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H34" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="D35" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>162</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>48</v>
+        <v>170</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>57</v>
+        <v>178</v>
       </c>
       <c r="D42" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>61</v>
+        <v>182</v>
       </c>
       <c r="D43" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>65</v>
+        <v>186</v>
       </c>
       <c r="D44" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>73</v>
+        <v>194</v>
       </c>
       <c r="D46" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>187</v>
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>199</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>204</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>196</v>
+        <v>35</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H49" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>212</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="H50" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E51" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E52" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F52" t="s">
-        <v>30</v>
+        <v>221</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D53" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E53" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F53" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E54" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F54" t="s">
-        <v>49</v>
+        <v>221</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" t="s">
         <v>216</v>
       </c>
-      <c r="B55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F55" t="s">
-        <v>35</v>
+        <v>221</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D56" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E56" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F56" t="s">
-        <v>40</v>
+        <v>221</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D57" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E57" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>221</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D58" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="E58" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F58" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="H58" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D59" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="E59" t="s">
-        <v>232</v>
+        <v>217</v>
+      </c>
+      <c r="F59" t="s">
+        <v>221</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" t="s">
+        <v>217</v>
+      </c>
+      <c r="F60" t="s">
+        <v>221</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H60" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
+        <v>216</v>
+      </c>
+      <c r="E61" t="s">
+        <v>217</v>
+      </c>
+      <c r="F61" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H61" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D62" t="s">
+        <v>216</v>
+      </c>
+      <c r="E62" t="s">
+        <v>217</v>
+      </c>
+      <c r="F62" t="s">
+        <v>221</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>65</v>
+      </c>
+      <c r="D63" t="s">
+        <v>216</v>
+      </c>
+      <c r="E63" t="s">
+        <v>217</v>
+      </c>
+      <c r="F63" t="s">
+        <v>221</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H63" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>257</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>69</v>
+      </c>
+      <c r="D64" t="s">
+        <v>216</v>
+      </c>
+      <c r="E64" t="s">
+        <v>217</v>
+      </c>
+      <c r="F64" t="s">
+        <v>130</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H64" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E65" t="s">
+        <v>217</v>
+      </c>
+      <c r="F65" t="s">
+        <v>221</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>77</v>
+      </c>
+      <c r="D66" t="s">
+        <v>216</v>
+      </c>
+      <c r="E66" t="s">
+        <v>217</v>
+      </c>
+      <c r="F66" t="s">
+        <v>221</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H66" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>266</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>81</v>
+      </c>
+      <c r="D67" t="s">
+        <v>216</v>
+      </c>
+      <c r="E67" t="s">
+        <v>217</v>
+      </c>
+      <c r="F67" t="s">
+        <v>221</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>85</v>
+      </c>
+      <c r="D68" t="s">
+        <v>216</v>
+      </c>
+      <c r="E68" t="s">
+        <v>217</v>
+      </c>
+      <c r="F68" t="s">
+        <v>221</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>89</v>
+      </c>
+      <c r="D69" t="s">
+        <v>216</v>
+      </c>
+      <c r="E69" t="s">
+        <v>217</v>
+      </c>
+      <c r="F69" t="s">
+        <v>221</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>93</v>
+      </c>
+      <c r="D70" t="s">
+        <v>216</v>
+      </c>
+      <c r="E70" t="s">
+        <v>217</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>97</v>
+      </c>
+      <c r="D71" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" t="s">
+        <v>217</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>101</v>
+      </c>
+      <c r="D72" t="s">
+        <v>216</v>
+      </c>
+      <c r="E72" t="s">
+        <v>217</v>
+      </c>
+      <c r="F72" t="s">
+        <v>221</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>105</v>
+      </c>
+      <c r="D73" t="s">
+        <v>216</v>
+      </c>
+      <c r="E73" t="s">
+        <v>217</v>
+      </c>
+      <c r="F73" t="s">
+        <v>221</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>109</v>
+      </c>
+      <c r="D74" t="s">
+        <v>216</v>
+      </c>
+      <c r="E74" t="s">
+        <v>217</v>
+      </c>
+      <c r="F74" t="s">
+        <v>221</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" t="s">
+        <v>216</v>
+      </c>
+      <c r="E75" t="s">
+        <v>217</v>
+      </c>
+      <c r="F75" t="s">
+        <v>221</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" t="s">
+        <v>216</v>
+      </c>
+      <c r="E76" t="s">
+        <v>217</v>
+      </c>
+      <c r="F76" t="s">
+        <v>221</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>121</v>
+      </c>
+      <c r="D77" t="s">
+        <v>216</v>
+      </c>
+      <c r="E77" t="s">
+        <v>217</v>
+      </c>
+      <c r="F77" t="s">
+        <v>221</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H77" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>125</v>
+      </c>
+      <c r="D78" t="s">
+        <v>216</v>
+      </c>
+      <c r="E78" t="s">
+        <v>217</v>
+      </c>
+      <c r="F78" t="s">
+        <v>221</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H78" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>129</v>
+      </c>
+      <c r="D79" t="s">
+        <v>216</v>
+      </c>
+      <c r="E79" t="s">
+        <v>217</v>
+      </c>
+      <c r="F79" t="s">
+        <v>221</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H79" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>305</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" t="s">
+        <v>216</v>
+      </c>
+      <c r="E80" t="s">
+        <v>217</v>
+      </c>
+      <c r="F80" t="s">
+        <v>221</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>138</v>
+      </c>
+      <c r="D81" t="s">
+        <v>216</v>
+      </c>
+      <c r="E81" t="s">
+        <v>217</v>
+      </c>
+      <c r="F81" t="s">
+        <v>221</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H81" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>311</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>142</v>
+      </c>
+      <c r="D82" t="s">
+        <v>216</v>
+      </c>
+      <c r="E82" t="s">
+        <v>217</v>
+      </c>
+      <c r="F82" t="s">
+        <v>221</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>314</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>146</v>
+      </c>
+      <c r="D83" t="s">
+        <v>216</v>
+      </c>
+      <c r="E83" t="s">
+        <v>217</v>
+      </c>
+      <c r="F83" t="s">
+        <v>221</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>150</v>
+      </c>
+      <c r="D84" t="s">
+        <v>216</v>
+      </c>
+      <c r="E84" t="s">
+        <v>217</v>
+      </c>
+      <c r="F84" t="s">
+        <v>221</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>154</v>
+      </c>
+      <c r="D85" t="s">
+        <v>216</v>
+      </c>
+      <c r="E85" t="s">
+        <v>217</v>
+      </c>
+      <c r="F85" t="s">
+        <v>221</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H85" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>323</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>158</v>
+      </c>
+      <c r="D86" t="s">
+        <v>216</v>
+      </c>
+      <c r="E86" t="s">
+        <v>217</v>
+      </c>
+      <c r="F86" t="s">
+        <v>221</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H86" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>326</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>162</v>
+      </c>
+      <c r="D87" t="s">
+        <v>216</v>
+      </c>
+      <c r="E87" t="s">
+        <v>217</v>
+      </c>
+      <c r="F87" t="s">
+        <v>221</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H87" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>329</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>166</v>
+      </c>
+      <c r="D88" t="s">
+        <v>216</v>
+      </c>
+      <c r="E88" t="s">
+        <v>217</v>
+      </c>
+      <c r="F88" t="s">
+        <v>221</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H88" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>331</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>170</v>
+      </c>
+      <c r="D89" t="s">
+        <v>216</v>
+      </c>
+      <c r="E89" t="s">
+        <v>217</v>
+      </c>
+      <c r="F89" t="s">
+        <v>221</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H89" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>334</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>335</v>
+      </c>
+      <c r="E90" t="s">
+        <v>336</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H90" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>340</v>
+      </c>
+      <c r="E91" t="s">
+        <v>341</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H91" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>344</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>17</v>
       </c>
-      <c r="D60" t="s">
-[...9 lines deleted...]
-        <v>237</v>
+      <c r="D92" t="s">
+        <v>340</v>
+      </c>
+      <c r="E92" t="s">
+        <v>341</v>
+      </c>
+      <c r="F92" t="s">
+        <v>345</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>340</v>
+      </c>
+      <c r="E93" t="s">
+        <v>341</v>
+      </c>
+      <c r="F93" t="s">
+        <v>130</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H93" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" t="s">
+        <v>340</v>
+      </c>
+      <c r="E94" t="s">
+        <v>341</v>
+      </c>
+      <c r="F94" t="s">
+        <v>204</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H94" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>354</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" t="s">
+        <v>340</v>
+      </c>
+      <c r="E95" t="s">
+        <v>341</v>
+      </c>
+      <c r="F95" t="s">
+        <v>30</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H95" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>34</v>
+      </c>
+      <c r="D96" t="s">
+        <v>340</v>
+      </c>
+      <c r="E96" t="s">
+        <v>341</v>
+      </c>
+      <c r="F96" t="s">
+        <v>358</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H96" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>361</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97" t="s">
+        <v>340</v>
+      </c>
+      <c r="E97" t="s">
+        <v>341</v>
+      </c>
+      <c r="F97" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H97" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>364</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98" t="s">
+        <v>340</v>
+      </c>
+      <c r="E98" t="s">
+        <v>341</v>
+      </c>
+      <c r="F98" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H98" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>367</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>48</v>
+      </c>
+      <c r="D99" t="s">
+        <v>340</v>
+      </c>
+      <c r="E99" t="s">
+        <v>341</v>
+      </c>
+      <c r="F99" t="s">
+        <v>40</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H99" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>370</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>53</v>
+      </c>
+      <c r="D100" t="s">
+        <v>340</v>
+      </c>
+      <c r="E100" t="s">
+        <v>341</v>
+      </c>
+      <c r="F100" t="s">
+        <v>49</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H100" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>373</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>57</v>
+      </c>
+      <c r="D101" t="s">
+        <v>340</v>
+      </c>
+      <c r="E101" t="s">
+        <v>341</v>
+      </c>
+      <c r="F101" t="s">
+        <v>358</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H101" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>376</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>377</v>
+      </c>
+      <c r="E102" t="s">
+        <v>378</v>
+      </c>
+      <c r="F102" t="s">
+        <v>130</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H102" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>381</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>377</v>
+      </c>
+      <c r="E103" t="s">
+        <v>378</v>
+      </c>
+      <c r="F103" t="s">
+        <v>30</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H103" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>383</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>21</v>
+      </c>
+      <c r="D104" t="s">
+        <v>377</v>
+      </c>
+      <c r="E104" t="s">
+        <v>378</v>
+      </c>
+      <c r="F104" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H104" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>386</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" t="s">
+        <v>377</v>
+      </c>
+      <c r="E105" t="s">
+        <v>378</v>
+      </c>
+      <c r="F105" t="s">
+        <v>30</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H105" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>389</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>390</v>
+      </c>
+      <c r="E106" t="s">
+        <v>391</v>
+      </c>
+      <c r="F106" t="s">
+        <v>392</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H106" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>395</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>390</v>
+      </c>
+      <c r="E107" t="s">
+        <v>391</v>
+      </c>
+      <c r="F107" t="s">
+        <v>392</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H107" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>398</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>390</v>
+      </c>
+      <c r="E108" t="s">
+        <v>391</v>
+      </c>
+      <c r="F108" t="s">
+        <v>392</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H108" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>401</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>390</v>
+      </c>
+      <c r="E109" t="s">
+        <v>391</v>
+      </c>
+      <c r="F109" t="s">
+        <v>392</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H109" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>404</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>390</v>
+      </c>
+      <c r="E110" t="s">
+        <v>391</v>
+      </c>
+      <c r="F110" t="s">
+        <v>392</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H110" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>407</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" t="s">
+        <v>390</v>
+      </c>
+      <c r="E111" t="s">
+        <v>391</v>
+      </c>
+      <c r="F111" t="s">
+        <v>392</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H111" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>410</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112" t="s">
+        <v>390</v>
+      </c>
+      <c r="E112" t="s">
+        <v>391</v>
+      </c>
+      <c r="F112" t="s">
+        <v>392</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H112" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>413</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>44</v>
+      </c>
+      <c r="D113" t="s">
+        <v>390</v>
+      </c>
+      <c r="E113" t="s">
+        <v>391</v>
+      </c>
+      <c r="F113" t="s">
+        <v>392</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H113" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>416</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>48</v>
+      </c>
+      <c r="D114" t="s">
+        <v>390</v>
+      </c>
+      <c r="E114" t="s">
+        <v>391</v>
+      </c>
+      <c r="F114" t="s">
+        <v>392</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H114" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>419</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>53</v>
+      </c>
+      <c r="D115" t="s">
+        <v>390</v>
+      </c>
+      <c r="E115" t="s">
+        <v>391</v>
+      </c>
+      <c r="F115" t="s">
+        <v>392</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H115" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>422</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>57</v>
+      </c>
+      <c r="D116" t="s">
+        <v>390</v>
+      </c>
+      <c r="E116" t="s">
+        <v>391</v>
+      </c>
+      <c r="F116" t="s">
+        <v>392</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H116" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>425</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>61</v>
+      </c>
+      <c r="D117" t="s">
+        <v>390</v>
+      </c>
+      <c r="E117" t="s">
+        <v>391</v>
+      </c>
+      <c r="F117" t="s">
+        <v>392</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H117" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>428</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>65</v>
+      </c>
+      <c r="D118" t="s">
+        <v>390</v>
+      </c>
+      <c r="E118" t="s">
+        <v>391</v>
+      </c>
+      <c r="F118" t="s">
+        <v>392</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H118" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>431</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>69</v>
+      </c>
+      <c r="D119" t="s">
+        <v>390</v>
+      </c>
+      <c r="E119" t="s">
+        <v>391</v>
+      </c>
+      <c r="F119" t="s">
+        <v>392</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H119" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>434</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>73</v>
+      </c>
+      <c r="D120" t="s">
+        <v>390</v>
+      </c>
+      <c r="E120" t="s">
+        <v>391</v>
+      </c>
+      <c r="F120" t="s">
+        <v>392</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H120" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>437</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>77</v>
+      </c>
+      <c r="D121" t="s">
+        <v>390</v>
+      </c>
+      <c r="E121" t="s">
+        <v>391</v>
+      </c>
+      <c r="F121" t="s">
+        <v>392</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H121" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>440</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>81</v>
+      </c>
+      <c r="D122" t="s">
+        <v>390</v>
+      </c>
+      <c r="E122" t="s">
+        <v>391</v>
+      </c>
+      <c r="F122" t="s">
+        <v>392</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H122" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>443</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>85</v>
+      </c>
+      <c r="D123" t="s">
+        <v>390</v>
+      </c>
+      <c r="E123" t="s">
+        <v>391</v>
+      </c>
+      <c r="F123" t="s">
+        <v>392</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H123" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>446</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>89</v>
+      </c>
+      <c r="D124" t="s">
+        <v>390</v>
+      </c>
+      <c r="E124" t="s">
+        <v>391</v>
+      </c>
+      <c r="F124" t="s">
+        <v>392</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H124" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>449</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>93</v>
+      </c>
+      <c r="D125" t="s">
+        <v>390</v>
+      </c>
+      <c r="E125" t="s">
+        <v>391</v>
+      </c>
+      <c r="F125" t="s">
+        <v>392</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H125" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>452</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>97</v>
+      </c>
+      <c r="D126" t="s">
+        <v>390</v>
+      </c>
+      <c r="E126" t="s">
+        <v>391</v>
+      </c>
+      <c r="F126" t="s">
+        <v>392</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H126" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>455</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>101</v>
+      </c>
+      <c r="D127" t="s">
+        <v>390</v>
+      </c>
+      <c r="E127" t="s">
+        <v>391</v>
+      </c>
+      <c r="F127" t="s">
+        <v>392</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H127" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>458</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>105</v>
+      </c>
+      <c r="D128" t="s">
+        <v>390</v>
+      </c>
+      <c r="E128" t="s">
+        <v>391</v>
+      </c>
+      <c r="F128" t="s">
+        <v>392</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H128" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>461</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>109</v>
+      </c>
+      <c r="D129" t="s">
+        <v>390</v>
+      </c>
+      <c r="E129" t="s">
+        <v>391</v>
+      </c>
+      <c r="F129" t="s">
+        <v>392</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H129" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>464</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>113</v>
+      </c>
+      <c r="D130" t="s">
+        <v>390</v>
+      </c>
+      <c r="E130" t="s">
+        <v>391</v>
+      </c>
+      <c r="F130" t="s">
+        <v>392</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H130" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>467</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>117</v>
+      </c>
+      <c r="D131" t="s">
+        <v>390</v>
+      </c>
+      <c r="E131" t="s">
+        <v>391</v>
+      </c>
+      <c r="F131" t="s">
+        <v>392</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H131" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>470</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>121</v>
+      </c>
+      <c r="D132" t="s">
+        <v>390</v>
+      </c>
+      <c r="E132" t="s">
+        <v>391</v>
+      </c>
+      <c r="F132" t="s">
+        <v>392</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H132" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>473</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>125</v>
+      </c>
+      <c r="D133" t="s">
+        <v>390</v>
+      </c>
+      <c r="E133" t="s">
+        <v>391</v>
+      </c>
+      <c r="F133" t="s">
+        <v>392</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H133" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>476</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>129</v>
+      </c>
+      <c r="D134" t="s">
+        <v>390</v>
+      </c>
+      <c r="E134" t="s">
+        <v>391</v>
+      </c>
+      <c r="F134" t="s">
+        <v>392</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H134" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>479</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>134</v>
+      </c>
+      <c r="D135" t="s">
+        <v>390</v>
+      </c>
+      <c r="E135" t="s">
+        <v>391</v>
+      </c>
+      <c r="F135" t="s">
+        <v>392</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H135" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>482</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>138</v>
+      </c>
+      <c r="D136" t="s">
+        <v>390</v>
+      </c>
+      <c r="E136" t="s">
+        <v>391</v>
+      </c>
+      <c r="F136" t="s">
+        <v>392</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H136" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>485</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>142</v>
+      </c>
+      <c r="D137" t="s">
+        <v>390</v>
+      </c>
+      <c r="E137" t="s">
+        <v>391</v>
+      </c>
+      <c r="F137" t="s">
+        <v>392</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H137" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>488</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>146</v>
+      </c>
+      <c r="D138" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" t="s">
+        <v>391</v>
+      </c>
+      <c r="F138" t="s">
+        <v>392</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H138" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>491</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>150</v>
+      </c>
+      <c r="D139" t="s">
+        <v>390</v>
+      </c>
+      <c r="E139" t="s">
+        <v>391</v>
+      </c>
+      <c r="F139" t="s">
+        <v>392</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H139" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>494</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>154</v>
+      </c>
+      <c r="D140" t="s">
+        <v>390</v>
+      </c>
+      <c r="E140" t="s">
+        <v>391</v>
+      </c>
+      <c r="F140" t="s">
+        <v>392</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H140" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>497</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>158</v>
+      </c>
+      <c r="D141" t="s">
+        <v>390</v>
+      </c>
+      <c r="E141" t="s">
+        <v>391</v>
+      </c>
+      <c r="F141" t="s">
+        <v>392</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H141" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>500</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>162</v>
+      </c>
+      <c r="D142" t="s">
+        <v>390</v>
+      </c>
+      <c r="E142" t="s">
+        <v>391</v>
+      </c>
+      <c r="F142" t="s">
+        <v>392</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H142" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>503</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>166</v>
+      </c>
+      <c r="D143" t="s">
+        <v>390</v>
+      </c>
+      <c r="E143" t="s">
+        <v>391</v>
+      </c>
+      <c r="F143" t="s">
+        <v>392</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H143" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>506</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>170</v>
+      </c>
+      <c r="D144" t="s">
+        <v>390</v>
+      </c>
+      <c r="E144" t="s">
+        <v>391</v>
+      </c>
+      <c r="F144" t="s">
+        <v>392</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H144" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>509</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>174</v>
+      </c>
+      <c r="D145" t="s">
+        <v>390</v>
+      </c>
+      <c r="E145" t="s">
+        <v>391</v>
+      </c>
+      <c r="F145" t="s">
+        <v>392</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H145" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>512</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>178</v>
+      </c>
+      <c r="D146" t="s">
+        <v>390</v>
+      </c>
+      <c r="E146" t="s">
+        <v>391</v>
+      </c>
+      <c r="F146" t="s">
+        <v>392</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H146" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>515</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>182</v>
+      </c>
+      <c r="D147" t="s">
+        <v>390</v>
+      </c>
+      <c r="E147" t="s">
+        <v>391</v>
+      </c>
+      <c r="F147" t="s">
+        <v>392</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H147" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>518</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>186</v>
+      </c>
+      <c r="D148" t="s">
+        <v>390</v>
+      </c>
+      <c r="E148" t="s">
+        <v>391</v>
+      </c>
+      <c r="F148" t="s">
+        <v>392</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H148" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>521</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>522</v>
+      </c>
+      <c r="E149" t="s">
+        <v>523</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H149" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>526</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" t="s">
+        <v>522</v>
+      </c>
+      <c r="E150" t="s">
+        <v>523</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H150" t="s">
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2745,50 +5952,140 @@
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>