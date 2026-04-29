--- v0 (2025-12-12)
+++ v1 (2026-04-29)
@@ -54,3138 +54,3138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>Cornelio Duarte de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/281/emenda.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/281/emenda.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei 020/2020</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valmir</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_supressiva_plo_079-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_supressiva_plo_079-2020.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 23 caput, e os respectivos parágrafos, sendo eles parágrafos: § 1º ao 5º do Projeto de Lei 079/2020</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Sebastiao Costa Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Indica-se que seja arrumado um ponto crítico na LH 94 km 09 lado sul</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Leonildo Rodrigues de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_0012020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_0012020.doc</t>
   </si>
   <si>
     <t>Indica patrolamento e cascalhamento em 1.800 Metros no carreador que dá acesso ao sítio São Sebastião, na Linha 11 Km 09, Lado Norte, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/229/indicacao_0022020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/229/indicacao_0022020.doc</t>
   </si>
   <si>
     <t>Indica contratação de monitores para os ônibus escolares de São Miguel do Guaporé – RO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_0032020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_0032020.doc</t>
   </si>
   <si>
     <t>Indica uma caçamba de terra para que possa ser espalhada na Rua Ametista (casa popular) segunda rua das casinhas, sentido Nova Brasilândia.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_0042020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_0042020.doc</t>
   </si>
   <si>
     <t>Indica implantação de dois bueiros e reabertura com a PC nas proximidades do local que será implantado os bueiros na Linha 90 Km 15, Lado Sul.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_0052020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_0052020.doc</t>
   </si>
   <si>
     <t>Indica limpeza em toda área urbana da cidade de São Miguel do Guaporé.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_0062020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_0062020.doc</t>
   </si>
   <si>
     <t>Indica três caçambas de terra para atender as necessidades no carreador da Chácara Sorriso, localizado na Linha 82 Km 02, Lado Norte, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Zilio Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_n_08-2020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_n_08-2020.doc</t>
   </si>
   <si>
     <t>Indica necessidade de Sinalização indicando nomes na entrada e nos cruzamentos das ruas e avenidas dos loteamentos, Tancredo Neves e Cidade Jardim</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_09.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_09.doc</t>
   </si>
   <si>
     <t>implantação de um turbo ármico  ou uma ponte na LH 82 sul km 20</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Liomar Henkert</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_1.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_1.pdf</t>
   </si>
   <si>
     <t>REQUER O CASCALHAMENTO DO TRAVESSÃO DE ACESSO DA LINHA 78 SUL À LINHA 82 KM 10</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_0072020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_0072020.doc</t>
   </si>
   <si>
     <t>Indica uma caçamba de terra em frente a Rodoviária no ponto de táxi.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adilson Dos Santos Moreira</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao.pdf</t>
   </si>
   <si>
     <t>Indica doação de 2 caçambas de cascalho para aterro do campo Boca Juniors, localizado na linha 25 onde tem urgência deste aterro.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_08-2020.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_08-2020.doc</t>
   </si>
   <si>
     <t>Indica Necessidade da implantação de um boieiro na entrada do travessão conhecido como Antônio Tavares que beneficia seis (6) famílias na linha 78 km 05 sul.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_terreno_nova_alianca.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_terreno_nova_alianca.doc</t>
   </si>
   <si>
     <t>Indica doação de terreno para a Igreja Evangélica Pentecostal Nova Aliança de São Miguel do Guaporé – RO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_suspensao_de_energia_e_agua.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_suspensao_de_energia_e_agua.doc</t>
   </si>
   <si>
     <t>Indica suspensão no corte de água e luz durante pandemia do Covid-19, na cidade de São Miguel do Guaporé – RO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_16.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de agricultura que sejam arrumados os carreadores da BR 429.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_17.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_17.pdf</t>
   </si>
   <si>
     <t>: indica a secretaria de obras que sejam feito tapa buracos nas linhas 106 sul 106 norte 102 sul 102 norte 98 sul 98 norte 94 sul 94 norte 90 sul 90 norte extrema urgência</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_bueiro_linha_82_e_78.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_bueiro_linha_82_e_78.doc</t>
   </si>
   <si>
     <t>Indica implantação de bueiro na Linha 82 Km 12, Lado Sul, na entrada do travessão da Linha 78.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alexandre Eli Carazai</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_carazai.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_carazai.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento e cascalhamento das ruas e avenidas no bairro Terra Nova</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_20.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o cascalhamento e patrolamento da Rua Dom Pedro II</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_21.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indica a Sectretaria de Obras a troca das lãmpadas da praça municipal de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_22.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a troca das lâmpadas do Distrito de Santana do Guaporé</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Antônio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_23.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica aterro e ampliação do carreador da linha 25 morta (carreador do campo do Bambu) realizado pelo Programa Porteira A Dentro</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_24.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento (tampa buraco) com urgência nas Linhas 86, T2, 94, e 102 norte e Linhas 94 e 98 sul</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_25.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento (tampa buraco) com urgência nas linhas 82 e 86 sul</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_linha_86.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_linha_86.doc</t>
   </si>
   <si>
     <t>Indica serviço através da Secretaria de Obras, patrolamento e cascalhamento da Linha 86, Lado Sul, e demais Linhas do Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_027-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_027-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de retomada das obras de drenagem na rua Maracatiara com Av. Marechal Rondon</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_28.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indica cascalhamento e patrolamento dos seguintes loteamentos: do Paulinho, Marcão e Loteamento da Lh 82, COM URGÊNCIA</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/322/indicacao_29.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/322/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica tampa buraco na Av. Presidente Vargas</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Indica construção de uma ponte no travessão (mais conhecido como Quarentinha) entre as linhas 82 e 78 sul</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_31.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indica a construção de quebra-molas na Avenida do Loteamento do Paulinho que dá acesso a linha 25</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_32.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indica para Secretaria de Agricultura que sejam arrumados os carreadores das linhas 106 norte e 106 sul</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_33.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indica para Secretaria de Obras e Serviços Públicos que seja implantado dois quebras molas no início da linha 106 sul.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_34.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja feito um patrolamento e cascalhamento no travessão da Linha 074 Norte km 05, onde trafega os ônibus até a escola</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_035-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_035-2020.pdf</t>
   </si>
   <si>
     <t>Indica através da Secretaria de Agricultura, patrolamento e cascalhamento e serviço com Retro-escavadeira para implantação de um bueiro na Linha 12A km 02, lado norte, Sítio Nossa Senhora da Penha do Município. Através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_036-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_036-2020.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do travessão da Linha 98 sul km 12 sentido a lh 94 sul</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_37.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento dos carreadores de todos os produtores do município de São Miguel</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_joao_vidal_linha_94.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_joao_vidal_linha_94.doc</t>
   </si>
   <si>
     <t>Indica que se faça dois tanques para represar a água na chácara de propriedade do Senhor João Vidal na Linha 94 Km 6,5 Lado Sul, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_br_481_km_16_lado_sul_igreja_luterana.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_br_481_km_16_lado_sul_igreja_luterana.doc</t>
   </si>
   <si>
     <t>Indica através da Secretaria de Agricultura, patrolamento e cascalhamento na BR 481 Km 16, Lado Sul em frente à Igreja Luterana de propriedade do Senhor Ademar Pagung, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_linha_11_sitio_paraiso.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_linha_11_sitio_paraiso.doc</t>
   </si>
   <si>
     <t>Indica patrolamento de aproximadamente 1.000 Metros no carreador da Linha 11 Km 06, Lado Sul (Sítio Paraíso) de propriedade do seu Pedro Rodrigues Prado, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_pele.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_pele.doc</t>
   </si>
   <si>
     <t>Indica patrolamento de aproximadamente 900 metros na Linha 90 Km 10, do lado direito da Linha, que dá acesso a propriedade do Pelé, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/338/indicacao_propriedade_dona_neia.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/338/indicacao_propriedade_dona_neia.doc</t>
   </si>
   <si>
     <t>Indica abertura do carreador na Linha 94 km 05, Lado norte, propriedade da Dona Néia, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_cacamba_de_terra_chacara_sorriso.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_cacamba_de_terra_chacara_sorriso.doc</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_clovinho.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_clovinho.doc</t>
   </si>
   <si>
     <t>Indica que a Secretaria de Agricultura providencie o conserto da ponte na Linha 90 Km 15, Lado Sul que dá acesso a propriedade do Clovis (Clovinho), através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_ponte_e_bueiro_linha_82.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_ponte_e_bueiro_linha_82.doc</t>
   </si>
   <si>
     <t>Indica abertura de um carreador e construção de uma ponte ou bueiro na Linha 82 Km 10, Lado Sul, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_reservatorios_de_agua.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_reservatorios_de_agua.doc</t>
   </si>
   <si>
     <t>Indica que adote medidas para beneficiar os proprietários rurais, que não possui rios e nem igarapés em suas propriedades, para poder abastacer os reservatórios de água para os animais beber.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_gradiar_plantio_linha_86_km_05.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_gradiar_plantio_linha_86_km_05.doc</t>
   </si>
   <si>
     <t>Indica gradiar área para plantio de lavoura na propriedade da Senhora Neuza Castro Estevão, Linha 86 Km 05 Lado Sul, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_patrolamento_e_cascalhamento_sitio_sao_MuhudPH.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_patrolamento_e_cascalhamento_sitio_sao_MuhudPH.doc</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_sitio_boa_esperanca.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_sitio_boa_esperanca.doc</t>
   </si>
   <si>
     <t>Indica aterro em uma represa no sítio Boa Esperança na Linha 12 A Km 07, através do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_50-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_50-2020.pdf</t>
   </si>
   <si>
     <t>Indica que por meio da Secretaria de Obras seja feito a iluminação pública da Linha 25, desde a saída da cidade até o frigorifico, devido o perigo que os pedestres estão correndo ao trafegar no local no período noturno</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento e cascalhamento das linhas 94 e 98 lado sul e norte</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_052.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indica horas máquina nas linhas 82 e  86 sul</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_053-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_053-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento dos carreadores dos produtores Rurais pelo programa Porteira Adentro, nas linhas 94 e 98 sul e norte</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_54.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da recuperação da malha asfáltica urbana com tapas buracos com massa asfaltica</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/356/indicacao_quebra_mola_linha_09_sul.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/356/indicacao_quebra_mola_linha_09_sul.doc</t>
   </si>
   <si>
     <t>Indica construção de um quebra-mola na Linha 09 Km 08, Lado Sul no Município de São Miguel do Guaporé – RO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/357/indicacao_quebra_mola_travessao_do_paulinho.doc</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/357/indicacao_quebra_mola_travessao_do_paulinho.doc</t>
   </si>
   <si>
     <t>Indica implantação de dois quebra-molas no travessão que liga a cidade à Linha 25 (Travessão do Paulinho).</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_57-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_57-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento e cascalhamento no carreador próximo ao Campo do Bambu na linha 25 km 05, entre as linhas 82 e 78 que dá acesso à várias chácaras, através do Programa Porteira Adentro</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_58-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_58-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento e cascalhamento na Rodovia 481 km 15, no carreador da Chácara Novo Refúgio, através do Programa Porteira Adentro</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_59-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_59-2020.pdf</t>
   </si>
   <si>
     <t>Indica cascalhamento no carreador e abertura de uma represa na Linha 11 km 09, Lado Norte (Sítio Rocha) no travessão da 25, através do Programa Porteira Adentro</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_60-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_60-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras e Serviços Públicos, que seja construídos 04 (quatro) quebra molas na linha 78 entre a BR 429 e Linha 25, e em todas as avenidas de terra deste município a cada 300 (trezentos) metros, em especial um quebra molas entre a rua São Miguel e rua 15 de Novembro</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_61-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_61-2020.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria Municipal de Planejamento, que seja duplicada  Avenida São Paulo entre a Avenida João Batista Figueiredo e Rua Dom Pedro II</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_62-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_62-2020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação de duas pontes na linha 86 sul, uma sobre o Rio São Joaquim e outra no km 14 sobre o Rio da Onça</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_63-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_63-2020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação de três pontes na linha 82 sul, uma no travessão da quarentinha, outra sobre o Rio São Joaquim a seguinte sobre a vazante do Rio São Joaquim no km 8</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Indica construção de um quebra-mola na Rua Cecília Pinheiro, saída para linha 82</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Indica implantação de dois quebra-molas nas proximidades da Mercearia do índio na Rua Caribamba, Bairro Novo Oriente</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Celma Mesabarba</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_066-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_066-2020.pdf</t>
   </si>
   <si>
     <t>Indica implantação de dois quebra-molas nas proximidades do Bar do Castilho na Rua Cecília Pinheiro, Bairro Planalto</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_672020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_672020.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das pontes do Rio São Joaquim, das linhas 74 e 78 do Município</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_68.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento na linha 82 sul e recuperação de ponte</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_069-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_069-2020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação da ponte da Linha 82, lado Norte (Ponte do Rio Chaputaia)</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/390/idicacao_70.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/390/idicacao_70.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de Obrasque seja dado prioridade em toda a extensão Primavera para atender todos os moradores daquela localidade, por se tratar de um grande setor agrícola e pecuária, que contribui para geração de emprego e renda</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_071-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_071-2020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação da ponte da linha 78 km 20, lado sul (Rio Branquinho)</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_072-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_072-2020.pdf</t>
   </si>
   <si>
     <t>Indica construção de um Quebra-Molas na Avenida Paraná, no Bairro do Paulinho, pois na referida localidade já se encontra as placas de sinalização, faltando apenas a construção do Quebra-Molas</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/401/inidcacao_073-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/401/inidcacao_073-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do conserto do Ar-Condicionado na sala da fonoaudióloga, bem como melhoria nas instalações</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/402/inidcacao_074-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/402/inidcacao_074-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de providenciar uma sala adequada para atendimento com Psicóloga</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/403/inidcacao_075-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/403/inidcacao_075-2020.pdf</t>
   </si>
   <si>
     <t>Indica construção de um Quebra-Molas na Lh 09 km 05 lado sul</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/404/inidcacao_076-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/404/inidcacao_076-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras e Serviços Públicos, que seja feito a reposição das lâmpadas da cidade em todas as localidades que se encontra no escuro</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_77.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica construção de um Quebra-Molas na Avenida Cacoal, próximo ao Comercial Curitiba</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_78-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_78-2020.pdf</t>
   </si>
   <si>
     <t>Indica implantação de placas de sinalização de trânsito em toda área urbana da cidade de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_79-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_79-2020.pdf</t>
   </si>
   <si>
     <t>Indica aterro no carreador de propriedade da Dona Maria na Linha 94 km 07, lado Sul, através do Programa Porteira Adentro,</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Indica recuperação da ponte da linha 82, lado sul sobre o Rio São Joaquim</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_081-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_081-2020.pdf</t>
   </si>
   <si>
     <t>Indica serviço de iluminação pública no Centro e em todos os Bairros da cidade de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_082-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_082-2020.pdf</t>
   </si>
   <si>
     <t>Indica construção de 02 (dois) Quebra-molas no loteamento do Cabeção na rua que interliga na linha 25 (vinte e cinco)</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_083-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_083-2020.pdf</t>
   </si>
   <si>
     <t>Indica sequência de Iluminação Pública na Avenida Filadélfia</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Maria Aparecida de Lima</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_084-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_084-2020.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma área esportiva, para prática de basquete e vôlei, na Praça da Bíblia</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_085-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_085-2020.pdf</t>
   </si>
   <si>
     <t>Indica a demolição de uma lombada do morro da Linha 86 km 06 lado Sul</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_086-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_086-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento e cascalhamento na Linha 82, Lado Norte</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_087-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_087-2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que autorize serviço de patrolamento na linha 82 sul</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_088-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_088-2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feito a recuperação da ponte do Córrego da Onça da linha 82 km 18 sul</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_089-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_089-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de abertura da Avenida JK à Rua Napoleão Bonaparte</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_090-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_090-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento e cascalhamento do travessão entre as linhas 78 e 82 km 12 lado Sul</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_912020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_912020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação das Ruas e Avenidas do Bairro Novo Oriente</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_92-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_92-2020.pdf</t>
   </si>
   <si>
     <t>Indica a construção de 2 (dois) Quebra-Molas no travessão do loteamento Cabeção saindo na Lh 25, próximo a casa do Nelson Gonçalves de Oliveira</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_93.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indica cascalhamento e patrolamento da linha 78 norte até o final</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_94.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Indicaa Secretaria de Obras e Serviços Públicos que seja feito o Carreador localizado na BR 429 km 1,5 saída para Seringueiras, obedecendo a Lei 1.533/2015</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_95-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_95-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento e cascalhamento nas linhas 11 (Onze), 09 (Nove), 25 (Vinte e Cinco) e 12-A (Doze A)</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_96-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_96-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura juntamente com a Secretaria de Saúde arrume o ar-condicionado da Van que transporta os pacientes que fazem hemodiálise</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_97-20200.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_97-20200.pdf</t>
   </si>
   <si>
     <t>Indica que seja aberta a Rua Presbitério José Viana, esquina com Avenida Oeste, bairro Cristo Rei, que dá acesso ao loteamento Tancredo Neves</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_098-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_098-2020.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da ponte sobre o Rio Chaputai, localizado na Linha 82 km 06 Norte</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_099-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_099-2020.pdf</t>
   </si>
   <si>
     <t>Indica implantação de um Quebra-Mola na Avenida Vitória Régia no Loteamento  Cidade Jardim</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_100-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_100-2020.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Serviços Públicos que seja implantado 03 (três) Quebra-Molas na Rua Dom Pedro II</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_101-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_101-2020.pdf</t>
   </si>
   <si>
     <t>Indica a construção de 1 (um) Quebra-Molas no Loteamento Tomas, na Avenida Marcia Dutra esquina com Rua Valdemar Vieira</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_102-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_102-2020.pdf</t>
   </si>
   <si>
     <t>Indica a construção de 2 (dois) Quebra-Molas na Avenida JK, esquina com Rua Rubim, nas Casas Populares</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_103-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_103-2020.pdf</t>
   </si>
   <si>
     <t>Indica cascalhamento e patrolamento do carreador na Linha 25 (vinte e cinco) morta km 02, sentido Linha 78, em frente a placa Boa Esperança</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_104-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_104-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento do travessão da Linha 90 km 10 Sul, onde mora várias famílias</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/463/inidcacao_105-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/463/inidcacao_105-2020.pdf</t>
   </si>
   <si>
     <t>Indica patrolamento de um carreador na linha 09, travessão com a Trezinha</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_106-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_106-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um patrolamento em um carreador, na LH 82 norte km 02, pela Secretaria de Obras</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_107-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_107-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um patrolamento em um carreador, na LH 86 sul pela Secretaria de Obras</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Indica que seja feito um patrolamento em um carreador, na LH 25 km 01 pela Secretaria de Obras</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_109-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_109-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um patrolamento em um carreador, na BR 429 km 10 pela Secretaria de Obras</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_110-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_110-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um patrolamento em um carreador, na LH 25 km 02 pela Secretaria de Obras</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_111-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_111-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que autorize serviço de patrolamento no carreador da Drª Andreia, na Linha 82, km 05, Sul, através do Programa Porteira Adentro</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_112-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_112-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que autorize serviço de patrolamento no carreador da Vaudelina Vaz da Cruz, na linha 82, km 02 sul, através do programa Porteira Adentro</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_113-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_113-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que autorize serviço de patrolamento no carreador da Ana Amancio, na Linha 82, km 04 sul, através do programa Porteira Adentro</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_114-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_114-2020.pdf</t>
   </si>
   <si>
     <t>Indica reabertura do travessão que liga a Linha 90 a 94 Sul, localizado no km 10</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_115-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_115-2020.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instauração de sindicância para apurar a responsabilidade sobre furto de medicamento da farmácia do Hospital Municipal</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_116-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_116-2020.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Saúde, que coloque Insulfilm na porta do laboratório municipal, e que tampe um buraco acima da porta do mesmo</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_117-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_117-2020.pdf</t>
   </si>
   <si>
     <t>Indica recuperação das pontes da Linha 82, lado Norte</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_118-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_118-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretario de Obras que autorize serviço de patrolamento na linha 78 sul</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_119-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_119-2020.pdf</t>
   </si>
   <si>
     <t>Indica construção de dois quebra-molas na Rua Dom Pedro II, depois da Av. Aimoré, próximo ao Loteamento Jardim das Oliveiras</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_120-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_120-2020.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Serviços Públicos que seja feito patrolamento da Linha 78 Sul</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_121-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_121-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Obras e Serviços Públicos, faça a construção da ponte da Lh 90 norte (noventinha)</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_122-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_122-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Obras e Serviços Públicos, revisa o aterro do Rio Branquinho da linha 78 lado sul</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_123-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_123-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Obras e Serviços Públicos, acrescente os carregadores no município na malha viaria</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_124-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_124-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Agricultura contrate um Agrônomo para dar assistência aos agricultores rurais</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_125.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indica a doação de um terreno para a Associação dos Esportistas de São Miguel do Guaporé (ADESMIG)</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_126.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que construa 02 quebra-molas no bairro da Antena na subsequente 25 morta</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_127_valmir.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_127_valmir.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Esporte e Cultura, coloque com a máxima urgência um bebedouro de água fria no ginásio de Esporte</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_127.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a construção de um quebra-molas no Bairro Planalto, na Rua Cecília Pinheiro, próximo a Igreja Católica</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_129-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_129-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito Municipal Cornélio Duarte, cumpra a Lei nº 300/1999 que "CRIA NA CIRCUNSCRIÇÃO DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ, O CONSELHO DE SEGURANÇA MUNICIPAL - (CSM), O FUNDO DE SEGURANÇA MUNICIPAL - (FSM), E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_130-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_130-2020.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e ampliação da Escola Carlos Gomes da Linha 78 sul</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_131-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_131-2020.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das lâmpadas de iluminação publica do distrito de Santana do Guaporé e substituição das mesmas por lâmpadas de LED</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_132-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_132-2020.pdf</t>
   </si>
   <si>
     <t>Indica reforma e ampliação da Escola Mario de Andrade da Linha 108 sul</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/260/mocao_de_aplausos_001-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/260/mocao_de_aplausos_001-2020.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de Moção de Aplausos em favor dos Diretores Escolares que atingiram os 30% da compra direta do recurso do PAA (Programa de Aquisição de Alimentos) e PNAE (Programa Nacional de Alimentação Escolar), estabelecida em Lei nos de 2018/2019</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/353/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/353/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada Moção de Aplausos ao senhor MARCOS FREIRE, engenheiro agrônomo da EMATER de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/377/mocao_de_aplauso_004-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/377/mocao_de_aplauso_004-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Moção de Aplausos ao DRº OLÍMPIO FERNANDES, pelo excelente atendimento e acompanhamento de cinco pacientes diagnosticados com butolismo</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/383/mocao_005.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/383/mocao_005.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Moção de Aplauso ao Senhor CORNÉLIO DUARTE DE CARVALHO, prefeito de São Miguel do Guaporé, pela sua excelente prestação de serviços em sua gestão, contribuindo com o desenvolvimento e progresso de nosso município</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/384/mocao_006.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/384/mocao_006.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Moção de Aplauso a Senhora NEUZA BOLONINI, empresária do Distrito de Santana do Guaporé, pela excelente prestação de serviços na área empresarial e empreendedorismo, contribuindo com a geração de empregos e desenvolvimento econômico do município</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/391/mocao_007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/391/mocao_007.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso a Senhora ROZELI JOVENTINA DA SILVA, produtora rural, por ter sido a primeira mulher produtora rural a participar do concurso "Café de Qualidade" de São Miguel do Guaporé-RO</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/392/mocao_008.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/392/mocao_008.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso ao Senhor SAMUEL PINTO DE FARIAS, por motivo que há trinta anos trabalha neste município de São Miguel do Guaporé-RO, na saúde alternativa</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/393/mocao_009.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/393/mocao_009.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplauso a Senhora MARCÍLIA DE SOUZA SIMAS, por motivo de representar a maior organização dos trabalhadores(as) rurais do Município de São Miguel do Guaporé-RO</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/399/mocao_010.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/399/mocao_010.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor AÉCIO WESLEY PEREIRA, Gerente Industrial do Frigorifico JBS, pela excelente prestação de serviços frente ao setor de trabalho contribuindo com o desenvolvimento econômico do município, o que garante o sucesso do setor pecuário.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/405/mocao_011-2020_corrigida.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/405/mocao_011-2020_corrigida.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor PADRE LUIS GARCIA VISCAINO, por seus 40 anos de vida sacerdotal e pelo brilhante trabalho e pastoreio frente a comunidade Católica de São Miguel, sendo 52 comunidades.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/407/mocao_012-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/407/mocao_012-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos a DOUTORA SÔNIA, que juntamente com os demais profissionais de saúde, estão a frente do enfrentamento do COVID-19 no Município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_013-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_013-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor ALAIR LEONARDO DA SILVA, agricultor que se destaca no ramo da plantação de soja e arroz, pelo sua excelente prestação de serviços frente ao ao seu setor de trabalho contribuindo com o desenvolvimento econômico do município, o que garante o sucesso do setor agropecuário em São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/416/mocao_014-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/416/mocao_014-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor SEBASTIÃO RONALDO DA SILVA, por motivo que há 24 (vinte e quatro) anos trabalha neste município na área da educação, prestando um brilhante trabalho como Professor e gestor escolar, por ser um grande profissional de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/417/mocao_015-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/417/mocao_015-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos à Senhora VANILCE ALMEIDA ALVES, por motivo que há 02 (dois) anos e 02 (dois) meses trabalha como comandante no 11º Batalhão da Policia Militar - BPM, estando a frente também do enfrentamento ao COVID-19, e por organizar o batalhão e patrulhamento efetivado, trazendo segurança e bem estar a população de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_016-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_016-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor TITO STORCH, morador de São miguel do Guaporé/RO, atuando como agricultor e feirante, sempre contribuindo para a economia e desenvolvimento do Município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_017-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_017-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao DOUTOR PAULO NOBREGA DE ALMEIDA, por motivo de sempre ter desempenhado um ótimo trabalho no município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_018-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_018-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor GELSON SABINO, por um ótimo desempenho como Secretário de Educação no Município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/422/mocao_19-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/422/mocao_19-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor DEPUTADO ESTADUAL LEBRÃO, por destacar-se pelos bons serviços prestados em prol de todo Vale do Guaporé, em seus dois mandatos consecutivos, tendo carinho especial por São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_020-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_020-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor ROBSON GOBBI DA SILVA, por motivo que a 15 (quinze) anos trabalha como construtor, e preste excelente qualidade nas construções do Município realizando sonhos dos moradores de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/433/mocao_021-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/433/mocao_021-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor CARLOS CEZAR BARREIRO, por motivo de atuar desde 2012 como presidente da Associação dos Feirantes - ASFESMIG, trabalhando sempre com carinho e dedicação na organização para que os produtos estejam sempre da melhor qualidade para a população de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/434/mocao_022-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/434/mocao_022-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor RUDI DE ROS , que junto com seu irmão, implantaram as empresas de secador de grãos Central Agrícola e o Frigovale e com isto a abertura de novas vagas de emprego direto e indireto, destacando-se também no cenário estadual, despertando o interesase em diversas outras empresas de se instalar no município de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/451/mocao_023-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/451/mocao_023-2020.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Senhor ROBERTO JOSÉ DOS SANTOS, conhecido como Primo, por motivo de ter se destacado como comerciante no ramo de Materiais de Construção, contribuindo para o progresso do Município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_lei_001_reman_agricl_e_ambiente.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_lei_001_reman_agricl_e_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_lei_002_reman_educacao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_lei_002_reman_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_lei_005-inc._pab.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_lei_005-inc._pab.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_lei_006_-_mac_remanejamento.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_lei_006_-_mac_remanejamento.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_lei_007-_pre_sal.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_lei_007-_pre_sal.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_lei_003_-_fitha.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_lei_003_-_fitha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o  CRÉDITO ESPECIAL AO orçamento vigente conforme art.7º, 41 e 42, da Lei 4.320/64 e dá Outras Providencias.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_lei_008_saude.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_lei_008_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme  art. 7º, 41 e 42, da Lei 4.320/64, e Dá Outras Providencias.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_lei_003_-_fitha_2019.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_lei_003_-_fitha_2019.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_lei_12-2020-_teatro_e_saude.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_lei_12-2020-_teatro_e_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR,  ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_010-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_010-2020.pdf</t>
   </si>
   <si>
     <t>MODIFICA O HORÁRIO DE REALIZAÇÃO DA FEIRA LIVRE DO BAIRRO CRISTO REI</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_14-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_14-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_-_13-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_-_13-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO SUPLEMENTAR, AO ORÇAMENTO VIGENTE CONFORME ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei-_centro_de_apoio_comunitario.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei-_centro_de_apoio_comunitario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRÉDITO ESPECIAL, AO ORÇAMENTO VIGENTE CONFORME ART. 7º, 41 E 42, DA LEI 4.320/64 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_remanj._debora.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_remanj._debora.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Crédito Adicional Suplementar ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá outras Providencias.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei__regulamentando_beneficios_temporarios.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei__regulamentando_beneficios_temporarios.pdf</t>
   </si>
   <si>
     <t>Passa a ser de responsabilidade do Município de São Miguel do Guaporé/RO, o pagamento dos benefícios temporários de Auxilio Doença, Auxilio Reclusão, Salario Família e Salario Maternidade, com fundamento no art. 9º da Portaria MPS nº 402/208 c/c § 2ª do art. 9º da EC 103/2019 de 12 novembro 2019.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei__cargo_comissionado.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei__cargo_comissionado.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO COMISSIONADO PARA ATENDER AO DEPARTAMENTO DE SANEAMENTO BÁSICO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_-_rpps_-_aliquota_servidor_e_cust_ODFW644.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_-_rpps_-_aliquota_servidor_e_cust_ODFW644.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nª 1.389/2014, DE 03 DE NOVEMBRO DE 2014, QUE DISPÕE DA REESTRUTURA DO REGIME PROPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ/RO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_021.2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_021.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL _x000D_
 SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 _x000D_
 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Departamento Jurídico - Prefeitura Municipal - DJPM</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_rpvs_8HsGI5M.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_rpvs_8HsGI5M.pdf</t>
   </si>
   <si>
     <t>fixa o valor para pagamento de obrigações de pequeno valor RPVs</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/263/projeto_de_lei_20-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/263/projeto_de_lei_20-2020.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre CREDITO ESPECIAL, ao Orçamento vigente ,conforme Art. 7º, 41 e 42, daLei 4.320/64 e Dá Outras Providencias.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/264/projeto_de_lei_serra.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/264/projeto_de_lei_serra.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÕES SOCIAL ASSOCIAÇÃO SERRA DOURADA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/265/projeto_de_lei_029.2020-obras.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/265/projeto_de_lei_029.2020-obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CREDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE, CONFORME ART. 7º, 41 E 42 DA LEI 4.320/64, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_028.2020_excesso_semtras.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_028.2020_excesso_semtras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CREDITO ESPECIAL AO ORÇAMENTO VIGENTE, CONFORME ART. 7º, 41 E 42 DA LEI 4.320/64, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_027-2020-superavit.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_027-2020-superavit.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_n_30_esporte.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_n_30_esporte.pdf</t>
   </si>
   <si>
     <t>REGULAMENTE E ALTERA A LEI MUNICIPAL 1.636/2016 NOS VALORES DAS PREMIAÇÕES, FORMAS DE PARTICIPAÇÕES E ORGANIZAÇÕES, NO ÂMBITO DA SECRETARIA MUNICIPAL DE ESPORTE E CULTURA- SEMESC, DOS CAMPEONATOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_lei_025.2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_lei_025.2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO E PREMIAÇÕES DOS CAMPEONATOS MUNICIPAIS, VISANDO UMA MELHOR REALIZAÇÃO COM A PRÁTICA DO ESPORTE DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÊ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_lei_ifro.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_lei_ifro.pdf</t>
   </si>
   <si>
     <t>alterar a area de doação para o IFRO da lei municipal 1868 de 05 de novembro de 2018</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_de_lei_031-2020_acao_social_rem.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_de_lei_031-2020_acao_social_rem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Credito Adicional Suplementar, ao orçamento vigente, conforme art. 7º, 41 e 42 da Lei 4.320/64, e dá outras providencias.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_032-2020-saude.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_032-2020-saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE CONFORME ART. Nº 7º, 41 E 42 DA lEI 4.320/64 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_033-2020_educacao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_033-2020_educacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR, AO ORÇAMENTO VIGENTE CONFORME ART. 7º , 41 E 42 DA LEI 4.320/64 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/284/projeto_de_lei_35.20_saude.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/284/projeto_de_lei_35.20_saude.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CREDITO ESPECIAL NO ORÇAMETO VIGENTE CONFORME ART. 7º, 41 E 42 DA LEI 4.320/64 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/285/projeto_de_lei_-36.2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/285/projeto_de_lei_-36.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Credito Especial ao Orçamento vigente, conforme art. 7º, 41 e 42 da Lei 4.320/64, e dá outras Providencias.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_38.20_precatorios.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_38.20_precatorios.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Credito Adicional Suplementar ao orçamento vigente, conforme Art. 7º, 41 e 42 da Lei 4.320/64, e dá outras providencias.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_39.2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_39.2020.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre Abertura de Credito Especial ao orçamento vigente, conforme Art. 7 , 41 e 42 da Lei 4.320/64 e da outras providencias.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/292/projeto_de_lei_042-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/292/projeto_de_lei_042-2020.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/293/projeto_de_lei_041-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/293/projeto_de_lei_041-2020.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_043-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_043-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, CONF. ART. 7, 41 E 42 DA LEI 4.320/64, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_lei_49_executivoo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_lei_49_executivoo.pdf</t>
   </si>
   <si>
     <t>acrescenta o §1º, no art. 90, da lei ordinária municipal sob nº 1.389/2014, do município de São Miguel do Guaporé-RO, e dá outras providências</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/305/01projeto_de_lei_050_completo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/305/01projeto_de_lei_050_completo.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre crédito adicional suplementara no orçamento vigente conforme artigo 7º , 41 e 42 da lei 4.320/64 e da outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/306/01mensagem_051_-_2020_agricultura_6fzonpq.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/306/01mensagem_051_-_2020_agricultura_6fzonpq.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VINTE CONFORME O ART. 7º, 41 E 42 DA LEI 4.320/64 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_052_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_052_camara.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre Crédito Adicional Suplementar ao Orçamento vigente conforme artigos 7º, 41 e 42  da Lei 4.320/64 e da outras providências, para atender as necessidades da Secretaria Municipal de Educação com ajuda de custos para os motoristas de viatura leves e pesadas.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/311/novo_projeto_de_lei_054_1.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/311/novo_projeto_de_lei_054_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de profissionais da saúde para o Município de Sao miguel do Guaporê-RO, face declarado estado de Calamidade Publica causado em razão da pandemia do COVID-19, e Dá Outras Disposições;</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_056_infracopes_sanitarias.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_056_infracopes_sanitarias.pdf</t>
   </si>
   <si>
     <t>projeto de lei 056 sobre infrações sanitárias e aplicabilidade das penalidades pela vigilância sanitária</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/313/01projeto_053_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/313/01projeto_053_camara.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE ATRAVÉS DE RECURSOS VINCULADO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/315/projeto_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/315/projeto_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme Art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências, para a tender a Secretaria municipal de Obras.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_-__valor_plantoes_medicos_e_enfer_O0CiVy4.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_-__valor_plantoes_medicos_e_enfer_O0CiVy4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os valores dos plantões dos_x000D_
 médicos lotados na Secretaria de Saúde do_x000D_
 Município de São Miguel do Guaporé-RO, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/317/projeto_58_-_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/317/projeto_58_-_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REFORMULAÇÃO ADMINISTRATIVA ao Orçamento vigente por meio de REMANEJAMENTO, e Dá Outras Providências, no que tange a distribuição através de PAA, conforme Lei 1976/2020 e contratação de serviços de Terceiro Pessoa Jurídica - Na Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_de_lei_-_criacao_da_indenizacao_em_razao..pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_de_lei_-_criacao_da_indenizacao_em_razao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de indenização em razão da exposição obrigatória dos servidores públicos efetivos que estejam em exercício no âmbito da Administração Municipal e em contato direto com o COVID-19, durante o prazo que perdurar o declarado Estado de Calamidade Pública no Município de São Miguel do Guaporé-RO, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_-_altera_o_art._65_da_lei_municip_KAuIpWC.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_-_altera_o_art._65_da_lei_municip_KAuIpWC.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART 65, DA LEI MUNICIPAL SOB Nº 1.944/2019, E DÁ OUTRAS PROVIDÊNCIAS, Referente a Lei 1944/2019 - que cria a estrutura administrativa do DAE - Departamento de águas e Esgoto.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/332/plo_064.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/332/plo_064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO BÁSICA DE CARGOS DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_59_-_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_59_-_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme Art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Educação - Projeto de Lei 059.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_064.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_064.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação básica de cargos da Secretaria Municipal de Saúde do Município de São Miguel do Guaporé-RO e Dá Outras Providências</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_066_semagri.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_066_semagri.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 60, da Lei Municipal sob o nº 757/2007, e autoriza o Poder Executivo a construir obras de mobilidade urbana sob o Igarapé das Lavadeiras, no intuito de dar mais acessibilidade as demais localidades daquela região, E Dá Outras Providências</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Para atender as necessidades do Instituto Municipal de Previdência.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_anexos_camara_ok.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_anexos_camara_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Para atender as necessidades da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeta_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeta_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências._x000D_
 Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_068-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_068-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO CALCULO ATUARIAL DO ANO DE 2020 JUNTO AO INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ-RO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/373/projetos_de_lei_072.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/373/projetos_de_lei_072.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I E II DO ART 1, DA LEI 1925-2019.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_073_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_073_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Educação, adequação no orçamento para pagamento da folha referente ao mês 08/2020.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_lei_camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_lei_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Saúde para cobrir despesas de deslocamentos de motoristas.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/385/projeto_de_lei_074-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/385/projeto_de_lei_074-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar operação de credito com o banco do Brasil S.A, e Dá Outras Providências</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/396/camara_076.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/396/camara_076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. PAVIMENTAÇÃO ASFÁLTICA - CONV. 078/2020/PJ/DER-RO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_77__camara.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_77__camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências._x000D_
 PAVIMENTAÇÃO ASFÁLTICA - CONV. 086/2020/PJ/DER-RO</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/398/camara_-_contrapartida_078.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/398/camara_-_contrapartida_078.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Pavimentação Asfáltica Contrapartida dos Convênios 078/2020/PJ/DER-RO e 086/2020/PJ/DER-RO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/411/camara_contrapartida.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/411/camara_contrapartida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Contrapartida convênio 206/PGE-2020.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_camara_convenio.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_camara_convenio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e dá Outras Providências. Convênio 206/PGE-2020 AQUISIÇÃO DE VEÍCULO, SECRETARIA MUNICIPAL DE TRABALHO E AÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_camara_082.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_camara_082.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Repasses do Governo Estadual para Secretaria Municipal de Trabalho e Ação Social.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_083_-_indenizacoes_educacao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_083_-_indenizacoes_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Indenizações Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_loa_2021_exerciicio.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_loa_2021_exerciicio.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_de_lei_086_revisao_do_ppa.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_de_lei_086_revisao_do_ppa.pdf</t>
   </si>
   <si>
     <t>Institui a Revisão do Plano Plurianual para o período de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_065_ldo_2021.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_065_ldo_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_084.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme Art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. _x000D_
 Projeto para adequação no Orçamento vigente para atender os servidores na folha de pagamento das Secretarias.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_084.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Superavit Financeiro.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_087_onde_revoga_a_lei_2024-20_calculo_atuarial.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_087_onde_revoga_a_lei_2024-20_calculo_atuarial.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2024-2020 e dispõe sobre a homologação do calculo atuarial do ano de 2020.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/453/plo_075-2020_subsidio_prefeito_2021-2024.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/453/plo_075-2020_subsidio_prefeito_2021-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio do Prefeito, Vice-Prefeito e Secretários do Município de São Miguel do Guaporé para o mandato de 2021-2024 e Dá Outras Providências</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/454/plo_076-2020_subsidio_vereadores_2021-2024.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/454/plo_076-2020_subsidio_vereadores_2021-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores e Membros da Mesa Diretora da Câmara Municipal de São Miguel do Guaporé para o mandato de 2021-2024 e Dá Outras Providências</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_088.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_088.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Para atender as Secretaria Municipais de Obras e Agricultura.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_089.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_089.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41  e 42, da Lei 4.320/64 e Dá Outras Providências. pagamento de servidores da secretaria Municipal de Trabalho e Ação Social.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_090_oferta_a_operacionalizacao_do_tramsporte.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_090_oferta_a_operacionalizacao_do_tramsporte.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre oferta e operacionalidade do transporte escolar rural e urbano gratuito no âmbito do município de são Miguel do Guaporé-ro</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/475/projeto_de_lei_091.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/475/projeto_de_lei_091.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Projeto de Lei, Mensagem 091 - SEMESC.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_-_sao_miguel_2020_-_reestruturacao_instituto_previdencia_1.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_-_sao_miguel_2020_-_reestruturacao_instituto_previdencia_1.pdf</t>
   </si>
   <si>
     <t>Reestruturação do instituto de previdência do município de são Miguel do Guaporé</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_lei_094_ok.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_lei_094_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Contrapartida dos convênios de iluminação e calçadas.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_095_ok.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_095_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_093.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_093.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Convênio 864072/2020 e 865387/2020.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_085-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_085-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_098.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_097_atualizado.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_097_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 _x000D_
 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Saúde Exercício Anterior.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_99-2020_-__doacao_de_terreno_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_99-2020_-__doacao_de_terreno_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR TERRENO PARA O GOVERNO DO ESTADO DE RONDÔNIA, PARA FINS DE CONSTRUÇÃO DO BATALHÃO DO CORPO DE BOMBEIRO NESTA URBE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_100_-_ampliacao_de_metas_saude.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_100_-_ampliacao_de_metas_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Ampliação de Metas convenio 158/PGE/2019, aquisições de motos para agentes de saúde.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_102.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Projeto da Secretaria de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_103-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_103-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. SEMTRAS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/517/projeto_de_lei_104_atual.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/517/projeto_de_lei_104_atual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41, 42, da Lei 4.320/64 e Dá Outras Providências. Pagamento de Indenizações das Nomeações.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/518/projeto_de_lei_105_atual.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/518/projeto_de_lei_105_atual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. complementação na folha da secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_lei_094-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_lei_094-2020.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Miguel do Guaporé, o dia municipal da Fibromialgia, filas preferenciais e vagas de estacionamento preferencial, carteira urbana e passe livre para os portadores da doença</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Presidência da Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_resolucao_legislativan_001-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_resolucao_legislativan_001-2020.pdf</t>
   </si>
   <si>
     <t>Fixa as datas para realização das Reuniões Ordinárias da Câmara Municipal de SãoMiguel do Guaporé/RO</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Mesa Diretora - 2019/2020</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/303/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/303/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO, A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO GUAPORÉ."</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_resolucao_legislativa_003-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_resolucao_legislativa_003-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Diárias aos Vereadores e Servidores da Câmara de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_emenda_a_lo_001-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_emenda_a_lo_001-2020.pdf</t>
   </si>
   <si>
     <t>Modifica artigos da Lei Orgânica do Município de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>ATPL</t>
   </si>
   <si>
     <t>Anteprojeto de lei</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/261/anteprojeto_de_lei_valmir.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/261/anteprojeto_de_lei_valmir.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei nº 807 de 27 de agosto de 2007, que "Dispõe sobre a extinção do quadro efetivo de pessoal lotado nos cargos de Agente de Saúde, e da Outras Providências"</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/286/anteprojeto_de_lei_02-2020_valmir.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/286/anteprojeto_de_lei_02-2020_valmir.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal da juventude de São Miguel do Guaporé e Dá Outras Providências</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/287/ante_projeto_03.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/287/ante_projeto_03.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação de incentivo a atividades especiais de crise no âmbito do município de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/330/anteprojeto_04-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/330/anteprojeto_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de anistia e remissão de multa, juros e correções em face dos efeitos do Covid-19 na Economia de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/386/anteprojeto_0052020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/386/anteprojeto_0052020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos conselheiros tutelares de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/462/anteprojeto_de_lei_06-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/462/anteprojeto_de_lei_06-2020.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei Municipal nº 1.806/2017 que "AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR À DESAFETAÇÃO E À DOAÇÃO DE IMÓVEL URBANO DE PROPRIEDADE DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ AO ESTADO DE RONDÔNIA, COM DESTINAÇÃO ESPECÍFICA PARA O USO PERMANENTE DO CORPO DE BOMBEIRO MILITAR DO ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>ECJR</t>
   </si>
   <si>
     <t>Emenda da Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>CJR - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/442/emenda_plo_53.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/442/emenda_plo_53.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva ao PLO 053/2020</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>ECFO</t>
   </si>
   <si>
     <t>Emenda da Comissão de Finança e Orçamento</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/388/parecer_sobre_plo_054-20200001.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/388/parecer_sobre_plo_054-20200001.pdf</t>
   </si>
   <si>
     <t>Insere emenda de suplementação de dotação orçamentária por crédito especial e anulação de dotação orçamentária no exercício vigente na ordem de R$ 15.000,00 (quinze mil reais)</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/464/parecer_sobre_plo_072-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/464/parecer_sobre_plo_072-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva ao Projeto de Lei nº 072/2020</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/478/parecer_sobre_plo_078-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/478/parecer_sobre_plo_078-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva ao PLO 078/2020/SAPL-CMSMG</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/493/parecer-emenda_ao_plo_083-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/493/parecer-emenda_ao_plo_083-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva e Modificativa  ao Projeto de Lei 083/2020 que "Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Saúde."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/495/parecer-emenda_aditiva_ao_plo_083-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/495/parecer-emenda_aditiva_ao_plo_083-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 083/2020 que "Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências. Secretaria Municipal de Saúde."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/514/parecer_sobre_plo_089-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/514/parecer_sobre_plo_089-2020.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei de nº 089/2020</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/522/microsoft_word_-_parecer_plo_81-2020_comissao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/522/microsoft_word_-_parecer_plo_81-2020_comissao.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 081/2020, que "Dispõe sobre a reestruturação do regime próprio de previdência social do município de São Miguel do Guaporé/RO"</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/525/emenda_ao_plo_092-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/525/emenda_ao_plo_092-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei 092/2020</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO (Art. 130 - R.I.)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/240/plo_incrementacao_pab.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/240/plo_incrementacao_pab.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao Orçamento vigente conforme Art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plo_005-2020_substitutivo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plo_005-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/243/joinpdf_26a77e6ea0a10c797299cc72785a8e9d.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/243/joinpdf_26a77e6ea0a10c797299cc72785a8e9d.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ESPECIAL ao orçamento vigente conforme Art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_lei_012-2020-sapl-cmsmg.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_lei_012-2020-sapl-cmsmg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre CRÉDITO ADICIONAL SUPLEMENTAR ao Orçamento vigente conforme art. 7º, 41 e 42, da Lei 4.320/64 e Dá Outras Providências</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_substitutivo_017-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_substitutivo_017-2020.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_lei_rpvs.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_lei_rpvs.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/280/plo_substitutivo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/280/plo_substitutivo.pdf</t>
   </si>
   <si>
     <t>MODIFICA AS LEIS MUNICIPAIS 1624/2016 E 1636/2016, E PASSA A REGULAMENTAR NOS VALORES DAS PREMIAÇÕES, FORMAS DE PARTICIPAÇÕES, ORGANIZAÇÕES E DE OUTRAS PROVIDÊNCIAS, NO ÂMBITO DA SECRETARIA MUNICIPAL DE ESPORTE E CULTURA - SEMESC, DOS CAMPEONATOS MUNICIPAIS, DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/314/camscanner_06-03-2020_12.20.20.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/314/camscanner_06-03-2020_12.20.20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as infrações sanitárias e a aplicabilidade das penalidades pela vigilância Sanitária do Município de São Miguel do Guaporé-RO, e dá outras disposições;</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/511/plo_061-2020_substitutivo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/511/plo_061-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., para o ano de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/445/joinpdf_9c2965fb026e13712501fb1e2d041ff0.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/445/joinpdf_9c2965fb026e13712501fb1e2d041ff0.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/446/joinpdf_1a48e5cec37330ea5cdccf4a9fae65ff.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/446/joinpdf_1a48e5cec37330ea5cdccf4a9fae65ff.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/491/mensagem_projeto_lei_87-gab-pmdmg.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/491/mensagem_projeto_lei_87-gab-pmdmg.pdf</t>
   </si>
   <si>
     <t>Modifica e altera a Lei Municipal nº 2024/2020, a qual dispõe sobre a homologação do cálculo atuarial do ano de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/490/plo_76-2020_substitutivo.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/490/plo_76-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores e Membros da Mesa Diretora da Câmara Municipal de São Miguel do Guaporé para o mandato de 2021-2024 e dá outras providências</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_081-2020_reestruturacao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_081-2020_reestruturacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do regime próprio de previdência social do município de São Miguel do Guaporé/RO</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/308/decreto_calamidade.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/308/decreto_calamidade.pdf</t>
   </si>
   <si>
     <t>DECRETO 917 CALAMIDADE PUBLICA DE 12 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer da Comissão</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/310/parecer_sobre_plo_019-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/310/parecer_sobre_plo_019-2020.pdf</t>
   </si>
   <si>
     <t>Parecer contrário da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>PRLS</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/346/ouvidoria.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/346/ouvidoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o Funcionamento da Ouvidoria Parlamentar da Câmara Municipal de São Miguel do Guaporé.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DENÚNCIA</t>
   </si>
   <si>
     <t>Núbia Carla Borges da Cruz Santos</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/476/denuncia_.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/476/denuncia_.pdf</t>
   </si>
   <si>
     <t>Denúncia por infração Política Administrativa em face do Vereador ADILSON DOS SANTOS MOREIRA</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>PERI</t>
   </si>
   <si>
     <t>Projeto de Emenda ao Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_emenda_ao_ri_001-2020.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_emenda_ao_ri_001-2020.pdf</t>
   </si>
   <si>
     <t>Modifica Artigos do Regimento Interno da Câmara Municipal de São Miguel do Guaporé</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>Relatório de Comissão</t>
   </si>
   <si>
     <t>Comissão Processante - CP</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/524/relatorio_da_comissao.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/524/relatorio_da_comissao.pdf</t>
   </si>
   <si>
     <t>Relatório da Comissão Processante que investiga a Denúncia oferecida por NÚBIA CARLA BORGES DA CRUZ SANTOS, por supostos atos de falta de decoro parlamentar do VEREADOR ADILSON DOS SANTOS MOREIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3492,68 +3492,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/281/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_supressiva_plo_079-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_0012020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/229/indicacao_0022020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_0032020.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_0042020.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_0052020.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_0062020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_n_08-2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_09.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_0072020.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_08-2020.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_terreno_nova_alianca.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_suspensao_de_energia_e_agua.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_bueiro_linha_82_e_78.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_carazai.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_linha_86.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_027-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/322/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_035-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_036-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_joao_vidal_linha_94.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_br_481_km_16_lado_sul_igreja_luterana.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_linha_11_sitio_paraiso.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_pele.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/338/indicacao_propriedade_dona_neia.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_cacamba_de_terra_chacara_sorriso.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_clovinho.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_ponte_e_bueiro_linha_82.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_reservatorios_de_agua.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_gradiar_plantio_linha_86_km_05.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_patrolamento_e_cascalhamento_sitio_sao_MuhudPH.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_sitio_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_053-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/356/indicacao_quebra_mola_linha_09_sul.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/357/indicacao_quebra_mola_travessao_do_paulinho.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_57-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_58-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_60-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_61-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_62-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_63-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_066-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_672020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_069-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/390/idicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_071-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_072-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/401/inidcacao_073-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/402/inidcacao_074-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/403/inidcacao_075-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/404/inidcacao_076-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_78-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_79-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_081-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_082-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_083-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_084-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_085-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_086-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_087-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_088-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_089-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_090-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_912020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_92-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_95-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_96-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_97-20200.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_098-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_099-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_101-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_102-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_103-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_104-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/463/inidcacao_105-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_106-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_107-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_109-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_110-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_111-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_112-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_113-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_114-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_115-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_116-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_117-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_127_valmir.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/260/mocao_de_aplausos_001-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/353/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/377/mocao_de_aplauso_004-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/383/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/384/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/391/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/392/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/393/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/399/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/405/mocao_011-2020_corrigida.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/407/mocao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/416/mocao_014-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/417/mocao_015-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_016-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_017-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_018-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/422/mocao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_020-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/433/mocao_021-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/434/mocao_022-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/451/mocao_023-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_lei_001_reman_agricl_e_ambiente.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_lei_002_reman_educacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_lei_005-inc._pab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_lei_006_-_mac_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_lei_007-_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_lei_003_-_fitha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_lei_008_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_lei_003_-_fitha_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_lei_12-2020-_teatro_e_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_-_13-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei-_centro_de_apoio_comunitario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_remanj._debora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei__regulamentando_beneficios_temporarios.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei__cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_-_rpps_-_aliquota_servidor_e_cust_ODFW644.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_rpvs_8HsGI5M.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/263/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/264/projeto_de_lei_serra.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/265/projeto_de_lei_029.2020-obras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_028.2020_excesso_semtras.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_027-2020-superavit.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_n_30_esporte.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_lei_ifro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_de_lei_031-2020_acao_social_rem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_032-2020-saude.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_033-2020_educacao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/284/projeto_de_lei_35.20_saude.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/285/projeto_de_lei_-36.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_38.20_precatorios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_39.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/292/projeto_de_lei_042-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/293/projeto_de_lei_041-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_043-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_lei_49_executivoo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/305/01projeto_de_lei_050_completo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/306/01mensagem_051_-_2020_agricultura_6fzonpq.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_052_camara.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/311/novo_projeto_de_lei_054_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_056_infracopes_sanitarias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/313/01projeto_053_camara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/315/projeto_camara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_-__valor_plantoes_medicos_e_enfer_O0CiVy4.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/317/projeto_58_-_camara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_de_lei_-_criacao_da_indenizacao_em_razao..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_-_altera_o_art._65_da_lei_municip_KAuIpWC.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/332/plo_064.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_59_-_camara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_066_semagri.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_camara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_anexos_camara_ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeta_camara.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_068-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/373/projetos_de_lei_072.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_073_camara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_lei_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/385/projeto_de_lei_074-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/396/camara_076.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_77__camara.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/398/camara_-_contrapartida_078.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/411/camara_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_camara_convenio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_camara_082.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_083_-_indenizacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_loa_2021_exerciicio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_de_lei_086_revisao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_065_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_084.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_087_onde_revoga_a_lei_2024-20_calculo_atuarial.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/453/plo_075-2020_subsidio_prefeito_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/454/plo_076-2020_subsidio_vereadores_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_088.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_089.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_090_oferta_a_operacionalizacao_do_tramsporte.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/475/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_-_sao_miguel_2020_-_reestruturacao_instituto_previdencia_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_lei_094_ok.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_095_ok.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_093.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_085-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_097_atualizado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_99-2020_-__doacao_de_terreno_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_100_-_ampliacao_de_metas_saude.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_103-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/517/projeto_de_lei_104_atual.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/518/projeto_de_lei_105_atual.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_lei_094-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_resolucao_legislativan_001-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/303/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_resolucao_legislativa_003-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_emenda_a_lo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/261/anteprojeto_de_lei_valmir.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/286/anteprojeto_de_lei_02-2020_valmir.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/287/ante_projeto_03.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/330/anteprojeto_04-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/386/anteprojeto_0052020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/462/anteprojeto_de_lei_06-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/442/emenda_plo_53.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/388/parecer_sobre_plo_054-20200001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/464/parecer_sobre_plo_072-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/478/parecer_sobre_plo_078-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/493/parecer-emenda_ao_plo_083-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/495/parecer-emenda_aditiva_ao_plo_083-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/514/parecer_sobre_plo_089-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/522/microsoft_word_-_parecer_plo_81-2020_comissao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/525/emenda_ao_plo_092-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/240/plo_incrementacao_pab.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plo_005-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/243/joinpdf_26a77e6ea0a10c797299cc72785a8e9d.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_lei_012-2020-sapl-cmsmg.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_substitutivo_017-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_lei_rpvs.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/280/plo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/314/camscanner_06-03-2020_12.20.20.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/511/plo_061-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/445/joinpdf_9c2965fb026e13712501fb1e2d041ff0.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/446/joinpdf_1a48e5cec37330ea5cdccf4a9fae65ff.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/491/mensagem_projeto_lei_87-gab-pmdmg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/490/plo_76-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_081-2020_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/308/decreto_calamidade.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/310/parecer_sobre_plo_019-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/346/ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/476/denuncia_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_emenda_ao_ri_001-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/524/relatorio_da_comissao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/281/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/515/emenda_supressiva_plo_079-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_0012020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/229/indicacao_0022020.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_0032020.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_0042020.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_0052020.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_0062020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_n_08-2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_09.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_0072020.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_n_08-2020.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_terreno_nova_alianca.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_suspensao_de_energia_e_agua.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_bueiro_linha_82_e_78.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_carazai.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_linha_86.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_027-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/322/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_035-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_036-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_joao_vidal_linha_94.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_br_481_km_16_lado_sul_igreja_luterana.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_linha_11_sitio_paraiso.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_pele.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/338/indicacao_propriedade_dona_neia.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_cacamba_de_terra_chacara_sorriso.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_clovinho.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_ponte_e_bueiro_linha_82.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_reservatorios_de_agua.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_gradiar_plantio_linha_86_km_05.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_patrolamento_e_cascalhamento_sitio_sao_MuhudPH.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_sitio_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_50-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_053-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/356/indicacao_quebra_mola_linha_09_sul.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/357/indicacao_quebra_mola_travessao_do_paulinho.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_57-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_58-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_60-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_61-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_62-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_63-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_066-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_672020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_069-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/390/idicacao_70.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/395/indicacao_071-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_072-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/401/inidcacao_073-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/402/inidcacao_074-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/403/inidcacao_075-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/404/inidcacao_076-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_78-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_79-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_081-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_082-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_083-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_084-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_085-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_086-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_087-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_088-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_089-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_090-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_912020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_92-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_95-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_96-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_97-20200.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_098-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_099-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_101-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_102-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_103-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_104-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/463/inidcacao_105-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_106-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_107-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_109-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_110-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_111-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_112-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_113-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_114-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_115-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_116-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_117-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_127_valmir.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/260/mocao_de_aplausos_001-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/353/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/377/mocao_de_aplauso_004-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/383/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/384/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/391/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/392/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/393/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/399/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/405/mocao_011-2020_corrigida.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/407/mocao_012-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/408/mocao_013-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/416/mocao_014-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/417/mocao_015-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/418/mocao_016-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/419/mocao_017-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/420/mocao_018-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/422/mocao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/423/mocao_020-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/433/mocao_021-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/434/mocao_022-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/451/mocao_023-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_lei_001_reman_agricl_e_ambiente.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_lei_002_reman_educacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_lei_005-inc._pab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_lei_006_-_mac_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_lei_007-_pre_sal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_lei_003_-_fitha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_lei_008_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_lei_003_-_fitha_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_lei_12-2020-_teatro_e_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_-_13-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei-_centro_de_apoio_comunitario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_remanj._debora.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei__regulamentando_beneficios_temporarios.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei__cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_-_rpps_-_aliquota_servidor_e_cust_ODFW644.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/262/projeto_de_lei_rpvs_8HsGI5M.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/263/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/264/projeto_de_lei_serra.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/265/projeto_de_lei_029.2020-obras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/266/projeto_de_lei_028.2020_excesso_semtras.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_027-2020-superavit.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/268/projeto_n_30_esporte.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/269/projeto_de_lei_025.2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/270/projeto_de_lei_ifro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/273/projeto_de_lei_031-2020_acao_social_rem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/278/projeto_de_lei_032-2020-saude.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/279/projeto_de_lei_033-2020_educacao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/284/projeto_de_lei_35.20_saude.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/285/projeto_de_lei_-36.2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_38.20_precatorios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_39.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/292/projeto_de_lei_042-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/293/projeto_de_lei_041-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_043-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/304/projeto_lei_49_executivoo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/305/01projeto_de_lei_050_completo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/306/01mensagem_051_-_2020_agricultura_6fzonpq.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_lei_052_camara.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/311/novo_projeto_de_lei_054_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/312/projeto_de_lei_056_infracopes_sanitarias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/313/01projeto_053_camara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/315/projeto_camara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/316/projeto_de_lei_-__valor_plantoes_medicos_e_enfer_O0CiVy4.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/317/projeto_58_-_camara.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_de_lei_-_criacao_da_indenizacao_em_razao..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_-_altera_o_art._65_da_lei_municip_KAuIpWC.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/332/plo_064.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_59_-_camara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_066_semagri.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_camara.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_anexos_camara_ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeta_camara.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_068-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/373/projetos_de_lei_072.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_073_camara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_lei_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/385/projeto_de_lei_074-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/396/camara_076.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_77__camara.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/398/camara_-_contrapartida_078.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/411/camara_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/412/projeto_camara_convenio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_camara_082.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_083_-_indenizacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_loa_2021_exerciicio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_de_lei_086_revisao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_065_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_084.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_087_onde_revoga_a_lei_2024-20_calculo_atuarial.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/453/plo_075-2020_subsidio_prefeito_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/454/plo_076-2020_subsidio_vereadores_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_088.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_089.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_090_oferta_a_operacionalizacao_do_tramsporte.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/475/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_-_sao_miguel_2020_-_reestruturacao_instituto_previdencia_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_lei_094_ok.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_095_ok.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_093.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_085-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_098.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_097_atualizado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_99-2020_-__doacao_de_terreno_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_100_-_ampliacao_de_metas_saude.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_103-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/517/projeto_de_lei_104_atual.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/518/projeto_de_lei_105_atual.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_lei_094-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_de_resolucao_legislativan_001-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/303/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_resolucao_legislativa_003-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_emenda_a_lo_001-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/261/anteprojeto_de_lei_valmir.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/286/anteprojeto_de_lei_02-2020_valmir.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/287/ante_projeto_03.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/330/anteprojeto_04-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/386/anteprojeto_0052020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/462/anteprojeto_de_lei_06-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/442/emenda_plo_53.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/388/parecer_sobre_plo_054-20200001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/464/parecer_sobre_plo_072-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/478/parecer_sobre_plo_078-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/493/parecer-emenda_ao_plo_083-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/495/parecer-emenda_aditiva_ao_plo_083-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/514/parecer_sobre_plo_089-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/522/microsoft_word_-_parecer_plo_81-2020_comissao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/525/emenda_ao_plo_092-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/240/plo_incrementacao_pab.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plo_005-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/243/joinpdf_26a77e6ea0a10c797299cc72785a8e9d.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_lei_012-2020-sapl-cmsmg.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_substitutivo_017-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/274/projeto_lei_rpvs.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/280/plo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/314/camscanner_06-03-2020_12.20.20.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/511/plo_061-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/445/joinpdf_9c2965fb026e13712501fb1e2d041ff0.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/446/joinpdf_1a48e5cec37330ea5cdccf4a9fae65ff.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/491/mensagem_projeto_lei_87-gab-pmdmg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/490/plo_76-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_081-2020_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/308/decreto_calamidade.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/310/parecer_sobre_plo_019-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/346/ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/476/denuncia_.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_emenda_ao_ri_001-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2020/524/relatorio_da_comissao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>