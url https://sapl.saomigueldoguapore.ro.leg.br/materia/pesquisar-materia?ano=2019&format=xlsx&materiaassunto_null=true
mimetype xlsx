--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1348" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1356" uniqueCount="552">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1741,50 +1741,68 @@
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_lei_56-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE 0 ESTATUTO E PLANO DE_x000D_
 CARGOS, CARREIRA E REMUNERAÇÃO DOS_x000D_
 SERVIDORES PÚBLICOS MUNICIPAIS DE SÃO_x000D_
 MIGUEL DO GUAPORÊ, E DA OUTRAS_x000D_
 PROVIDENCIAS".</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>ANX</t>
   </si>
   <si>
     <t>ANEXOS</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/anexos_ldo_2020.pdf</t>
   </si>
   <si>
     <t>ANEXOS LDO REFERENTE PROJETO DE LEI 10/2019.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>TCE</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2023/1434/prestacao_de_contas_-_conelio_duarte_-_2019.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de contas municipal relativas ao ano 2019 de responsabilidade do senhor Cornélio Duarte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2088,63 +2106,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/67/emenda_01-2019-sapl_mensagem_039-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/79/emenda_02-2019_-_projeto_de_lei_06-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/83/projeto_de_lei_-_41-2019_remanejamento_camara_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emenda_05-2019_sapl_ao_projeto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/emenda_07-2019_ao_pl_13-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/158/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/159/emenda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/160/novo_documento2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/180/parecer_cpfo_032_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/199/06-12-2019-09.59.376.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_0282019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_0292019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_0302019.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_0312019.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_n06.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_072019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_082019.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_009.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_0010.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_0011.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_n_14-2019.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_n_15-2019.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_n_16-2019.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_017-2019_80hGXsb.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_n_18-2019.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/49/019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_n20.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_212019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/54/022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_232019.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_n_24-2019_-_copia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_025-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_026-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_272019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_no_28_2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_no_29_2019__-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_302019.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_valmir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_34-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/82/035-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_362019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_37-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_38-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_39-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no_40-2019_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_041-pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/94/042.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_0043.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_452019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_462019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_047__iluminacao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao__048_quadra_municipal.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_049_quilombolas_nome_da_escola.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_502019.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_512019.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_522019.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_532019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_542019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_n_55-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_057_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_582019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_592019.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_602019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_61-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_062-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_063-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_064-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_065-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_066-2019.pdf-convertido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_67-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_682019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_69-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_70-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_71-convertido.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_722019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_74-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_752019_GM1quoC.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_762019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/204/indicacao_772019.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/68/mocao-convertido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/164/08-11-2019-10.40.442.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/raquerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/51/projeto_de_lei_no_036-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-39_-_teste_seletivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/58/projeto_de_lei_-_40-2019_excesso_arrec_educacao_p_KydPznr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_lei_-_41-2019_remanejamento_camara.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei___005_-_2019-_dec._util._do_consel_cUhCPEX.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_n_44-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_n_43-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_-_45-2019_remanej_educacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_-_47-2019_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/85/projeto_de_lei_-_42-2019_-_ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_de_lei_-_50-2019_-_autoriza_subvencao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/87/projeto_de_lei_n_46-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_lei_-_52-2019_-_remanejamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_-_54-2019_-_remanejamento_ipmsmg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_lei_42-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/177/loa_-_2019-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_53-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei__18-2019_sapl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_55_-_doacao_imovel_funcionarios_emater.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_lei_n_56-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_-_57-2019_-_credito_especial_aqui_G0FzoMY.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_58-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_-_62-19_-_credito_especial_conv_8_J2SfX2V.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_lei_-_63-19_-_credito_especial_prop_0_411uPiz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_-_60-19_-_credito_especial_conv_882703-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_-_64-19_-_credito_especial_increm_6hNBj3j.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_-_61-19_-_credito_especial_conv_882742-19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__029-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_lei_-_65-2019_-_remanejamento_folha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei_-_66-2019_-_excesso_arrecadacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_-_67-2019_-_remanejamento_obras.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_n_68-2019_-_suplemento_superavit.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_lei_-_69-19_-_credito_especial_saldo__wZw4hU7.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_35-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_-_70-2019_-_credito_especial_aqui_7tt7WF3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_-_72-2019_-_remanejamento_saude_-_zlDc8yd.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/165/projeto_de_lei_-_73-2019_-_remanejamento_semtras_conjuve.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_-_74-2019_-_remanejamento_peti.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_-_75-2019_-_remanejamento_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_-_76-2019_-_remanejamento_saude.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_-_81-2019_-_remanejamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_-_78-2019_-_remanejamento_gabinete.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_-_80-2019_-_remanejamento_sesau_seduc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_-_82-2019_-_remanejamento_sesau_p_Dcxqw7O.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_-_83-2019_-_remanejamento_sesau_onibus.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_utilidade_publica_verdao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_-_85-2019_credito_especial_saude__3vO36h5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_-_84-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_-_87-2019_-_remanejamento_semagri_folha.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/201/joinpdf_fc4f7b9d0c553a798e81d8c95dd8ec3b.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_-_89-2019_-_pavim_asf_tsd_drenage_78bTQ5e.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/203/paa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_-_93-2019_-_remanejamento_educacao_folha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_-_94-2019_-_remanehamento_educaca_smH4uQT.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_emenda_01-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/65/anteprojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/116/emenda_supressiva_cjr.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/194/05-12-2019-13.24.151.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/152/emenda__camara.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/157/parecer_emenda_1-mesclado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/documentos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/200/parecer_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/205/emnda_5.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/100/joinpdf_a893c44d70ec95e72cda11ba083b780e.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/178/substitutivo_plo_40-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/197/emenda_projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_54_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_lei_56-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/anexos_ldo_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/67/emenda_01-2019-sapl_mensagem_039-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/79/emenda_02-2019_-_projeto_de_lei_06-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/83/projeto_de_lei_-_41-2019_remanejamento_camara_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emenda_05-2019_sapl_ao_projeto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/139/emenda_07-2019_ao_pl_13-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/158/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/159/emenda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/160/novo_documento2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/180/parecer_cpfo_032_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/199/06-12-2019-09.59.376.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_0282019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_0292019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_0302019.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_0312019.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_n06.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_072019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_082019.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_009.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_0010.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_0011.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_n_14-2019.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_n_15-2019.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_n_16-2019.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_017-2019_80hGXsb.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_n_18-2019.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/49/019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_n20.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_212019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/54/022.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_232019.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_n_24-2019_-_copia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_025-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_026-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_272019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_no_28_2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_no_29_2019__-_pdf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/73/indicacao_302019.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/75/indicacao_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_valmir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_34-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/82/035-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_362019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_37-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_38-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_39-2019-pdf.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no_40-2019_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_041-pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/94/042.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_0043.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_452019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_462019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_047__iluminacao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao__048_quadra_municipal.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_049_quilombolas_nome_da_escola.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_502019.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_512019.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_522019.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_532019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_542019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_n_55-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_057_-_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_582019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_592019.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_602019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_61-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_062-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_063-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_064-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_065-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_066-2019.pdf-convertido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_67-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_682019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_69-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_70-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_71-convertido.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/184/indicacao_722019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/195/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_74-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_752019_GM1quoC.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/196/indicacao_762019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/204/indicacao_772019.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/68/mocao-convertido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/164/08-11-2019-10.40.442.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/179/raquerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/51/projeto_de_lei_no_036-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-39_-_teste_seletivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/58/projeto_de_lei_-_40-2019_excesso_arrec_educacao_p_KydPznr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/59/projeto_de_lei_-_41-2019_remanejamento_camara.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei___005_-_2019-_dec._util._do_consel_cUhCPEX.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/69/projeto_de_lei_n_44-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_n_43-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_-_45-2019_remanej_educacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_lei_-_47-2019_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/85/projeto_de_lei_-_42-2019_-_ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_de_lei_-_50-2019_-_autoriza_subvencao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/87/projeto_de_lei_n_46-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_lei_-_52-2019_-_remanejamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/97/projeto_de_lei_-_54-2019_-_remanejamento_ipmsmg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/99/projeto_de_lei_42-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/177/loa_-_2019-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei_53-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei__18-2019_sapl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_de_lei_55_-_doacao_imovel_funcionarios_emater.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_lei_n_56-2019_-_remanejamento_semtras.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/130/projeto_de_lei_-_57-2019_-_credito_especial_aqui_G0FzoMY.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_58-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/134/projeto_de_lei_-_62-19_-_credito_especial_conv_8_J2SfX2V.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_lei_-_63-19_-_credito_especial_prop_0_411uPiz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/136/projeto_de_lei_-_60-19_-_credito_especial_conv_882703-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/137/projeto_de_lei_-_64-19_-_credito_especial_increm_6hNBj3j.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_-_61-19_-_credito_especial_conv_882742-19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_lei__029-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/143/projeto_de_lei_-_65-2019_-_remanejamento_folha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/144/projeto_de_lei_-_66-2019_-_excesso_arrecadacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_-_67-2019_-_remanejamento_obras.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/153/projeto_de_lei_n_68-2019_-_suplemento_superavit.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/154/projeto_de_lei_-_69-19_-_credito_especial_saldo__wZw4hU7.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_35-2019-convertido.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_-_70-2019_-_credito_especial_aqui_7tt7WF3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/161/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/162/projeto_de_lei_-_72-2019_-_remanejamento_saude_-_zlDc8yd.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/165/projeto_de_lei_-_73-2019_-_remanejamento_semtras_conjuve.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/166/projeto_de_lei_-_74-2019_-_remanejamento_peti.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_-_75-2019_-_remanejamento_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/168/projeto_de_lei_-_76-2019_-_remanejamento_saude.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/170/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/171/projeto_de_lei_-_81-2019_-_remanejamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/172/projeto_de_lei_-_78-2019_-_remanejamento_gabinete.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/198/projeto_de_lei_-_80-2019_-_remanejamento_sesau_seduc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_-_82-2019_-_remanejamento_sesau_p_Dcxqw7O.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_de_lei_-_83-2019_-_remanejamento_sesau_onibus.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_utilidade_publica_verdao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_de_lei_-_85-2019_credito_especial_saude__3vO36h5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_-_84-2019_-_remanejamento_semadf.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_-_87-2019_-_remanejamento_semagri_folha.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/201/joinpdf_fc4f7b9d0c553a798e81d8c95dd8ec3b.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_-_89-2019_-_pavim_asf_tsd_drenage_78bTQ5e.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/203/paa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/206/projeto_de_lei_-_93-2019_-_remanejamento_educacao_folha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/208/projeto_de_lei_-_94-2019_-_remanehamento_educaca_smH4uQT.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_emenda_01-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/65/anteprojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/116/emenda_supressiva_cjr.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/194/05-12-2019-13.24.151.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/152/emenda__camara.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/157/parecer_emenda_1-mesclado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/183/documentos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/200/parecer_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/205/emnda_5.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/100/joinpdf_a893c44d70ec95e72cda11ba083b780e.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/178/substitutivo_plo_40-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/197/emenda_projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/207/projeto_de_lei_54_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/209/projeto_lei_56-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2019/150/anexos_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2023/1434/prestacao_de_contas_-_conelio_duarte_-_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -6489,50 +6506,76 @@
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>541</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>542</v>
       </c>
       <c r="E169" t="s">
         <v>543</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H169" t="s">
         <v>545</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>546</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>547</v>
+      </c>
+      <c r="E170" t="s">
+        <v>548</v>
+      </c>
+      <c r="F170" t="s">
+        <v>549</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H170" t="s">
+        <v>551</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6661,50 +6704,51 @@
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>