--- v1 (2026-03-10)
+++ v2 (2026-04-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="417">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1272,50 +1272,68 @@
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2083/projeto_projeto_de_lei_121_2017.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar à desafetação e à doação de imóvel Urbano de propriedade do município de São Miguel do Guaporé,_x000D_
 com destinação especifica para o uso permanente da Igreja Missionária Pentecostal".</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2084/projeto_projeto_de_lei_122_2017.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar à desafetação e à doação de imóvel Urbano de propriedade do município de São Miguel do Guaporé,_x000D_
 com destinação especifica para o uso permanente da Igreja Santuário da Bença".</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>TCE</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2799/prestacao_de_contas_-_conelio_duarte_-_2017.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de contas municipal relativas ao ano 2017 de responsabilidade do senhor Cornélio Duarte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1619,67 +1637,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1970/projeto_projeto_de_lei_001_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1971/projeto_projeto_de_lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1972/projeto_projeto_de_lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1973/projeto_projeto_de_lei_004_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1974/projeto_projeto_de_lei_005_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1975/projeto_projeto_de_lei_006_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1976/projeto_projeto_de_lei_007_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1977/projeto_projeto_de_lei_008_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1978/projeto_projeto_de_lei_009_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1979/projeto_projeto_de_lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_projeto_de_lei_011_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1981/projeto_projeto_de_lei_012_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1982/projeto_projeto_de_lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1983/projeto_projeto_de_lei_015_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1984/projeto_projeto_de_lei_016_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1985/projeto_projeto_de_lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1986/projeto_projeto_de_lei_018_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1987/projeto_projeto_de_lei_020_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1988/projeto_projeto_de_lei_021_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1989/projeto_projeto_de_lei_022_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1990/projeto_projeto_de_lei_023_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1991/projeto_projeto_de_lei_024_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1992/projeto_projeto_de_lei_025_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1993/projeto_projeto_de_lei_026_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1994/projeto_projeto_de_lei_027_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1995/projeto_projeto_de_lei_028_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1996/projeto_projeto_de_lei_030_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1997/projeto_projeto_de_lei_031_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1998/projeto_projeto_de_lei_032_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1999/projeto_projeto_de_lei_033_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2000/projeto_projeto_de_lei_034_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2001/projeto_projeto_de_lei_035_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2002/projeto_projeto_de_lei_036_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2003/projeto_projeto_de_lei_037_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2004/projeto_projeto_de_lei_038_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2005/projeto_projeto_de_lei_039_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2006/projeto_projeto_de_lei_040_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2007/projeto_projeto_de_lei_041_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2008/projeto_projeto_de_lei_042_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2009/projeto_projeto_de_lei_043_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2010/projeto_projeto_de_lei_044_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2011/projeto_projeto_de_lei_045_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2012/projeto_projeto_de_lei_046_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2013/projeto_projeto_de_lei_047_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2014/projeto_projeto_de_lei_049_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2015/projeto_projeto_de_lei_050_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2016/projeto_projeto_de_lei_051_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2017/projeto_projeto_de_lei_053_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2018/projeto_projeto_de_lei_054_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2019/projeto_projeto_de_lei_055_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2020/projeto_projeto_de_lei_056_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2021/projeto_projeto_de_lei_058_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2022/projeto_projeto_de_lei_059_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2023/projeto_projeto_de_lei_061_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2024/projeto_projeto_de_lei_062_2017_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2027/projeto_projeto_de_lei_063_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2028/projeto_projeto_de_lei_064_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2029/projeto_projeto_de_lei_065_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2030/projeto_projeto_de_lei_066_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2031/projeto_projeto_de_lei_067_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2033/projeto_projeto_de_lei_068_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2034/projeto_projeto_de_lei_069_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2035/projeto_projeto_de_lei_070_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2036/projeto_projeto_de_lei_071_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2037/projeto_projeto_de_lei_073_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2038/projeto_projeto_de_lei_074_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2040/projeto_projeto_de_lei_076_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2041/projeto_projeto_de_lei_077_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2042/projeto_projeto_de_lei_078_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2043/projeto_projeto_de_lei_079_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2045/projeto_projeto_de_lei_081_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2046/projeto_projeto_de_lei_083_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2047/projeto_projeto_de_lei_084_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2048/projeto_projeto_de_lei_085_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2050/projeto_projeto_de_lei_087_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2051/projeto_projeto_de_lei_088_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2052/projeto_projeto_de_lei_089_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2053/projeto_projeto_de_lei_090_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2054/projeto_projeto_de_lei_091_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2055/projeto_projeto_de_lei_092_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2056/projeto_projeto_de_lei_093_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2057/projeto_projeto_de_lei_094_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2059/projeto_projeto_de_lei_096_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2060/projeto_projeto_de_lei_097_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2061/projeto_projeto_de_lei_098_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2062/projeto_projeto_de_lei_099_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2063/projeto_projeto_de_lei_100_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2064/projeto_projeto_de_lei_101_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2065/projeto_projeto_de_lei_102_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2066/projeto_projeto_de_lei_103_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2067/projeto_projeto_de_lei_104_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2068/projeto_projeto_de_lei_105_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2069/projeto_projeto_de_lei_106_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2070/projeto_projeto_de_lei_107_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2072/projeto_projeto_de_lei_109_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2073/projeto_projeto_de_lei_110_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2074/projeto_projeto_de_lei_111_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2075/projeto_projeto_de_lei_113_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2076/projeto_projeto_de_lei_114_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2077/projeto_projeto_de_lei_115_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2078/projeto_projeto_de_lei_116_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2079/projeto_projeto_de_lei_117_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2080/projeto_projeto_de_lei_118_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2081/projeto_projeto_de_lei_119_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2082/projeto_projeto_de_lei_120_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2083/projeto_projeto_de_lei_121_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2084/projeto_projeto_de_lei_122_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1970/projeto_projeto_de_lei_001_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1971/projeto_projeto_de_lei_002_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1972/projeto_projeto_de_lei_003_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1973/projeto_projeto_de_lei_004_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1974/projeto_projeto_de_lei_005_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1975/projeto_projeto_de_lei_006_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1976/projeto_projeto_de_lei_007_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1977/projeto_projeto_de_lei_008_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1978/projeto_projeto_de_lei_009_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1979/projeto_projeto_de_lei_010_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_projeto_de_lei_011_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1981/projeto_projeto_de_lei_012_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1982/projeto_projeto_de_lei_013_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1983/projeto_projeto_de_lei_015_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1984/projeto_projeto_de_lei_016_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1985/projeto_projeto_de_lei_017_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1986/projeto_projeto_de_lei_018_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1987/projeto_projeto_de_lei_020_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1988/projeto_projeto_de_lei_021_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1989/projeto_projeto_de_lei_022_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1990/projeto_projeto_de_lei_023_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1991/projeto_projeto_de_lei_024_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1992/projeto_projeto_de_lei_025_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1993/projeto_projeto_de_lei_026_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1994/projeto_projeto_de_lei_027_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1995/projeto_projeto_de_lei_028_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1996/projeto_projeto_de_lei_030_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1997/projeto_projeto_de_lei_031_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1998/projeto_projeto_de_lei_032_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/1999/projeto_projeto_de_lei_033_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2000/projeto_projeto_de_lei_034_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2001/projeto_projeto_de_lei_035_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2002/projeto_projeto_de_lei_036_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2003/projeto_projeto_de_lei_037_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2004/projeto_projeto_de_lei_038_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2005/projeto_projeto_de_lei_039_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2006/projeto_projeto_de_lei_040_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2007/projeto_projeto_de_lei_041_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2008/projeto_projeto_de_lei_042_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2009/projeto_projeto_de_lei_043_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2010/projeto_projeto_de_lei_044_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2011/projeto_projeto_de_lei_045_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2012/projeto_projeto_de_lei_046_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2013/projeto_projeto_de_lei_047_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2014/projeto_projeto_de_lei_049_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2015/projeto_projeto_de_lei_050_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2016/projeto_projeto_de_lei_051_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2017/projeto_projeto_de_lei_053_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2018/projeto_projeto_de_lei_054_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2019/projeto_projeto_de_lei_055_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2020/projeto_projeto_de_lei_056_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2021/projeto_projeto_de_lei_058_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2022/projeto_projeto_de_lei_059_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2023/projeto_projeto_de_lei_061_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2024/projeto_projeto_de_lei_062_2017_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2027/projeto_projeto_de_lei_063_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2028/projeto_projeto_de_lei_064_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2029/projeto_projeto_de_lei_065_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2030/projeto_projeto_de_lei_066_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2031/projeto_projeto_de_lei_067_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2033/projeto_projeto_de_lei_068_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2034/projeto_projeto_de_lei_069_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2035/projeto_projeto_de_lei_070_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2036/projeto_projeto_de_lei_071_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2037/projeto_projeto_de_lei_073_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2038/projeto_projeto_de_lei_074_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2040/projeto_projeto_de_lei_076_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2041/projeto_projeto_de_lei_077_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2042/projeto_projeto_de_lei_078_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2043/projeto_projeto_de_lei_079_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2045/projeto_projeto_de_lei_081_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2046/projeto_projeto_de_lei_083_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2047/projeto_projeto_de_lei_084_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2048/projeto_projeto_de_lei_085_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2050/projeto_projeto_de_lei_087_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2051/projeto_projeto_de_lei_088_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2052/projeto_projeto_de_lei_089_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2053/projeto_projeto_de_lei_090_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2054/projeto_projeto_de_lei_091_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2055/projeto_projeto_de_lei_092_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2056/projeto_projeto_de_lei_093_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2057/projeto_projeto_de_lei_094_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2059/projeto_projeto_de_lei_096_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2060/projeto_projeto_de_lei_097_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2061/projeto_projeto_de_lei_098_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2062/projeto_projeto_de_lei_099_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2063/projeto_projeto_de_lei_100_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2064/projeto_projeto_de_lei_101_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2065/projeto_projeto_de_lei_102_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2066/projeto_projeto_de_lei_103_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2067/projeto_projeto_de_lei_104_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2068/projeto_projeto_de_lei_105_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2069/projeto_projeto_de_lei_106_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2070/projeto_projeto_de_lei_107_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2072/projeto_projeto_de_lei_109_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2073/projeto_projeto_de_lei_110_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2074/projeto_projeto_de_lei_111_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2075/projeto_projeto_de_lei_113_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2076/projeto_projeto_de_lei_114_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2077/projeto_projeto_de_lei_115_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2078/projeto_projeto_de_lei_116_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2079/projeto_projeto_de_lei_117_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2080/projeto_projeto_de_lei_118_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2081/projeto_projeto_de_lei_119_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2082/projeto_projeto_de_lei_120_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2083/projeto_projeto_de_lei_121_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2084/projeto_projeto_de_lei_122_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2017/2799/prestacao_de_contas_-_conelio_duarte_-_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H113"/>
+  <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="205.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4239,50 +4257,76 @@
       <c r="H112" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>407</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>408</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H113" t="s">
         <v>410</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>411</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>412</v>
+      </c>
+      <c r="E114" t="s">
+        <v>413</v>
+      </c>
+      <c r="F114" t="s">
+        <v>414</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H114" t="s">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4355,50 +4399,51 @@
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>