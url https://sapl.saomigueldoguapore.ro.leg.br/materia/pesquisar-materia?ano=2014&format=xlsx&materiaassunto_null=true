--- v1 (2026-03-11)
+++ v2 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="247">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -748,50 +748,65 @@
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2297/projeto_projeto_de_lei_069_2014.pdf</t>
   </si>
   <si>
     <t>Modifica o local e horário de realização da Feira Livre do Bairro Planalto e dá outras Providências.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2298/projeto_projeto_de_lei_070_2014.pdf</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2299/projeto_projeto_de_lei_073_2014.pdf</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2025/2647/prestacao_de_contas_-_zenildo_perreira_-_2014.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de contas municipal relativas ao ano 2014 de responsabilidade do senhor Zenildo Perreira dos Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1095,67 +1110,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2239/projeto_projeto_de_lei_001_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2240/projeto_projeto_de_lei_002_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2241/projeto_projeto_de_lei_003_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2242/projeto_projeto_de_lei_004_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2243/projeto_projeto_de_lei_005_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2244/projeto_projeto_de_lei_006_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2245/projeto_projeto_de_lei_007_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2246/projeto_projeto_de_lei_008_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2247/projeto_projeto_de_lei_010_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2248/projeto_projeto_de_lei_011_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2249/projeto_projeto_de_lei_012_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2250/projeto_projeto_de_lei_013_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2251/projeto_projeto_de_lei_014_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2252/projeto_projeto_de_lei_015_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2253/projeto_projeto_de_lei_016_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2254/projeto_projeto_de_lei_017_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2255/projeto_projeto_de_lei_018_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2256/projeto_projeto_de_lei_019_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2257/projeto_projeto_de_lei_020_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2258/projeto_projeto_de_lei_021_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2259/projeto_projeto_de_lei_022_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2260/projeto_projeto_de_lei_024_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2261/projeto_projeto_de_lei_025_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2262/projeto_projeto_de_lei_026_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2263/projeto_projeto_de_lei_027_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2264/projeto_projeto_de_lei_028_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2265/projeto_projeto_de_lei_029_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2266/projeto_projeto_de_lei_030_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2268/projeto_projeto_de_lei_032_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2269/projeto_projeto_de_lei_033_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2270/projeto_projeto_de_lei_034_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2271/projeto_projeto_de_lei_035_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2272/projeto_projeto_de_lei_036_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2273/projeto_projeto_de_lei_037_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2274/projeto_projeto_de_lei_039_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2275/projeto_projeto_de_lei_041_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2276/projeto_projeto_de_lei_042_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2277/projeto_projeto_de_lei_043_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2278/projeto_projeto_de_lei_044_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2279/projeto_projeto_de_lei_045_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2280/projeto_projeto_de_lei_046_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2281/projeto_projeto_de_lei_047_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2282/projeto_projeto_de_lei_048_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2283/projeto_projeto_de_lei_049_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2284/projeto_projeto_de_lei_050_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2285/projeto_projeto_de_lei_051_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2286/projeto_projeto_de_lei_052_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2287/projeto_projeto_de_lei_053_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2288/projeto_projeto_de_lei_054_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2289/projeto_projeto_de_lei_055_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2290/projeto_projeto_de_lei_056_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2291/projeto_projeto_de_lei_058_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2292/projeto_projeto_de_lei_060_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2293/projeto_projeto_de_lei_061_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2294/projeto_projeto_de_lei_062_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2295/projeto_projeto_de_lei_063_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2296/projeto_projeto_de_lei_064_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2297/projeto_projeto_de_lei_069_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2298/projeto_projeto_de_lei_070_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2299/projeto_projeto_de_lei_073_2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2239/projeto_projeto_de_lei_001_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2240/projeto_projeto_de_lei_002_2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2241/projeto_projeto_de_lei_003_2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2242/projeto_projeto_de_lei_004_2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2243/projeto_projeto_de_lei_005_2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2244/projeto_projeto_de_lei_006_2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2245/projeto_projeto_de_lei_007_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2246/projeto_projeto_de_lei_008_2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2247/projeto_projeto_de_lei_010_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2248/projeto_projeto_de_lei_011_2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2249/projeto_projeto_de_lei_012_2014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2250/projeto_projeto_de_lei_013_2014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2251/projeto_projeto_de_lei_014_2014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2252/projeto_projeto_de_lei_015_2014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2253/projeto_projeto_de_lei_016_2014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2254/projeto_projeto_de_lei_017_2014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2255/projeto_projeto_de_lei_018_2014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2256/projeto_projeto_de_lei_019_2014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2257/projeto_projeto_de_lei_020_2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2258/projeto_projeto_de_lei_021_2014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2259/projeto_projeto_de_lei_022_2014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2260/projeto_projeto_de_lei_024_2014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2261/projeto_projeto_de_lei_025_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2262/projeto_projeto_de_lei_026_2014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2263/projeto_projeto_de_lei_027_2014.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2264/projeto_projeto_de_lei_028_2014.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2265/projeto_projeto_de_lei_029_2014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2266/projeto_projeto_de_lei_030_2014.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2268/projeto_projeto_de_lei_032_2014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2269/projeto_projeto_de_lei_033_2014.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2270/projeto_projeto_de_lei_034_2014.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2271/projeto_projeto_de_lei_035_2014.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2272/projeto_projeto_de_lei_036_2014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2273/projeto_projeto_de_lei_037_2014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2274/projeto_projeto_de_lei_039_2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2275/projeto_projeto_de_lei_041_2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2276/projeto_projeto_de_lei_042_2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2277/projeto_projeto_de_lei_043_2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2278/projeto_projeto_de_lei_044_2014.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2279/projeto_projeto_de_lei_045_2014.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2280/projeto_projeto_de_lei_046_2014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2281/projeto_projeto_de_lei_047_2014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2282/projeto_projeto_de_lei_048_2014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2283/projeto_projeto_de_lei_049_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2284/projeto_projeto_de_lei_050_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2285/projeto_projeto_de_lei_051_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2286/projeto_projeto_de_lei_052_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2287/projeto_projeto_de_lei_053_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2288/projeto_projeto_de_lei_054_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2289/projeto_projeto_de_lei_055_2014.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2290/projeto_projeto_de_lei_056_2014.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2291/projeto_projeto_de_lei_058_2014.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2292/projeto_projeto_de_lei_060_2014.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2293/projeto_projeto_de_lei_061_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2294/projeto_projeto_de_lei_062_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2295/projeto_projeto_de_lei_063_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2296/projeto_projeto_de_lei_064_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2297/projeto_projeto_de_lei_069_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2298/projeto_projeto_de_lei_070_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2014/2299/projeto_projeto_de_lei_073_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2025/2647/prestacao_de_contas_-_zenildo_perreira_-_2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2542,50 +2557,73 @@
       <c r="H61" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H62" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>243</v>
+      </c>
+      <c r="E63" t="s">
+        <v>244</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2607,50 +2645,51 @@
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>