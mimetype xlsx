--- v0 (2025-10-15)
+++ v1 (2026-04-25)
@@ -51,293 +51,293 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1577/projeto_projeto_de_lei_070_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1577/projeto_projeto_de_lei_070_2007.pdf</t>
   </si>
   <si>
     <t>"MODIFICA A DENOMINAÇÃO DE LOGRADOURO MUNICIPAL."_x000D_
 '</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1578/projeto_projeto_de_lei_072_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1578/projeto_projeto_de_lei_072_2007.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR MÉDICOS POR PRAZO DETERMINADO, MEDIANTE SELEÇÃO SIMPLIFICADA, FOR EXCEPCIONAL. INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1579/projeto_projeto_de_lei_073_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1579/projeto_projeto_de_lei_073_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR RECURSOS VINCULADOS NO ORÇAMENTO E DÁ OUTRAS PROVIDÈNCIAS."</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1580/projeto_projeto_de_lei_074_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1580/projeto_projeto_de_lei_074_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICINAL SUPLENIENTAR E DÁ OUTRAS PROVIDÈNCIAS".</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1581/projeto_projeto_de_lei_075_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1581/projeto_projeto_de_lei_075_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de convênios com entidades assistenciais sem fins lucrativos, sua prestação de contas, e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1582/projeto_projeto_de_lei_076_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1582/projeto_projeto_de_lei_076_2007.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICINAL SUPLEMENTAR E DÁ OUTRAS PROVIDÈNCIAS"`.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1583/projeto_projeto_de_lei_077_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1583/projeto_projeto_de_lei_077_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1584/projeto_projeto_de_lei_078_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1584/projeto_projeto_de_lei_078_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE NOVA RUA NO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ."</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1585/projeto_projeto_de_lei_079_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1585/projeto_projeto_de_lei_079_2007.pdf</t>
   </si>
   <si>
     <t>"MODIFICA O QUADRO DA COORDENADORIA DA CASA DE ABRIGO INSTITUÍDO NA LEI n° 646/06, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1586/projeto_projeto_de_lei_089_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1586/projeto_projeto_de_lei_089_2007.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÉNCIAS".</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1587/projeto_projeto_de_lei_090_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1587/projeto_projeto_de_lei_090_2007.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei n°. 807 de 27 de agosto de 2007, que "dispõe sobre a extinção do quadro efetivo de pessoal lotado nos cargos de Agente de Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1588/projeto_projeto_de_lei_091_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1588/projeto_projeto_de_lei_091_2007.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1589/projeto_projeto_de_lei_092_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1589/projeto_projeto_de_lei_092_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÈNCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1590/projeto_projeto_de_lei_094_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1590/projeto_projeto_de_lei_094_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder ao rateio proporcional das sobras de verba do FUNDEB, até completar os 60% exigidos por lei.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1591/projeto_projeto_de_lei_095_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1591/projeto_projeto_de_lei_095_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICINAL SUPLEMENTAR E DÁ OUTRAS PROVIDÉNCIAS".</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1592/projeto_projeto_de_lei_096_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1592/projeto_projeto_de_lei_096_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ESTATUTO E PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SÃO MIGUEL DO GUAPORÉ/RO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1593/projeto_projeto_de_lei_098_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1593/projeto_projeto_de_lei_098_2007.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICINAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1594/projeto_projeto_de_lei_099_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1594/projeto_projeto_de_lei_099_2007.pdf</t>
   </si>
   <si>
     <t>Inclui metas de incentivo ao desenvolvimento da produção de alimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1595/projeto_projeto_de_lei_100_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1595/projeto_projeto_de_lei_100_2007.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO RURAL DE AGRICULTORES DO MUNICÍPIO DE SÃO MIGUEL DO GUAPORÉ/RO_x000D_
 E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1596/projeto_projeto_de_lei_102_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1596/projeto_projeto_de_lei_102_2007.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÈNCIAS".</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1597/projeto_projeto_de_lei_103_2007.pdf</t>
+    <t>http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1597/projeto_projeto_de_lei_103_2007.pdf</t>
   </si>
   <si>
     <t>"ESTIMA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA, REFERENTE AO EXERCICIO DE 2008."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -644,67 +644,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1577/projeto_projeto_de_lei_070_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1578/projeto_projeto_de_lei_072_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1579/projeto_projeto_de_lei_073_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1580/projeto_projeto_de_lei_074_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1581/projeto_projeto_de_lei_075_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1582/projeto_projeto_de_lei_076_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1583/projeto_projeto_de_lei_077_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1584/projeto_projeto_de_lei_078_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1585/projeto_projeto_de_lei_079_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1586/projeto_projeto_de_lei_089_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1587/projeto_projeto_de_lei_090_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1588/projeto_projeto_de_lei_091_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1589/projeto_projeto_de_lei_092_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1590/projeto_projeto_de_lei_094_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1591/projeto_projeto_de_lei_095_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1592/projeto_projeto_de_lei_096_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1593/projeto_projeto_de_lei_098_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1594/projeto_projeto_de_lei_099_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1595/projeto_projeto_de_lei_100_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1596/projeto_projeto_de_lei_102_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1597/projeto_projeto_de_lei_103_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1577/projeto_projeto_de_lei_070_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1578/projeto_projeto_de_lei_072_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1579/projeto_projeto_de_lei_073_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1580/projeto_projeto_de_lei_074_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1581/projeto_projeto_de_lei_075_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1582/projeto_projeto_de_lei_076_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1583/projeto_projeto_de_lei_077_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1584/projeto_projeto_de_lei_078_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1585/projeto_projeto_de_lei_079_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1586/projeto_projeto_de_lei_089_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1587/projeto_projeto_de_lei_090_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1588/projeto_projeto_de_lei_091_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1589/projeto_projeto_de_lei_092_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1590/projeto_projeto_de_lei_094_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1591/projeto_projeto_de_lei_095_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1592/projeto_projeto_de_lei_096_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1593/projeto_projeto_de_lei_098_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1594/projeto_projeto_de_lei_099_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1595/projeto_projeto_de_lei_100_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1596/projeto_projeto_de_lei_102_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoguapore.ro.leg.br/media/sapl/public/materialegislativa/2007/1597/projeto_projeto_de_lei_103_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="168.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>